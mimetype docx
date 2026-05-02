--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumour angiogenesis normalized by myo‐inositol trispyrophosphate alleviates hypoxia in the microenvironment and promotes antitumor immune response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A near-infrared emitting MOF: controlled encapsulation of a fluorescein sensitizer at the time of crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra El Hafny‐rahbi</w:t>
+                <w:t xml:space="preserve">Antonio Hrvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Brodaczewska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Majewska</w:t>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (7), pp.3284-3299. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (27), pp.3351-3354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.16399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc08234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391075v1</w:t>
+                <w:t xml:space="preserve">hal-03192826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-infrared emitting MOF: controlled encapsulation of a fluorescein sensitizer at the time of crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tumour angiogenesis normalized by myo‐inositol trispyrophosphate alleviates hypoxia in the microenvironment and promotes antitumor immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Hafny‐rahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Brodaczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Besnard</w:t>
+                <w:t xml:space="preserve">Aleksandra Majewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+                <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (27), pp.3351-3354. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (7), pp.3284-3299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc08234a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.16399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192826v1</w:t>
+                <w:t xml:space="preserve">hal-03391075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship-in-a-Bottle Preparation of Long Wavelength Molecular Antennae in Lanthanide Metal–Organic Frameworks for Biological Imaging</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Muldoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Yi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodinated Metallacrowns: Toward Combined Bimodal Near‐Infrared and X‐Ray Contrast Imaging Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Lutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Approach for Two: Toward the Creation of Near-Infrared Imaging Agents and Rapid Screening of Lanthanide(III) Ion Sensitizers Using Polystyrene Nanobeads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D model of tumour angiogenic microenvironment to monitor hypoxia effects on cell interactions and cancer stem cell selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazimierz Weglarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Szade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1959,731 +1959,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review Hypoxia-shaped vascular niche for cancer stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short Soluble Coumarin Crosslinkers for Light-Controlled Release of Cells and Proteins from Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Gracia Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minnie Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/wo.2014.47130⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (10), pp.3286-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170749v1</w:t>
+                <w:t xml:space="preserve">hal-02111736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Soluble Coumarin Crosslinkers for Light-Controlled Release of Cells and Proteins from Hydrogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline de Gracia Lux</w:t>
+                <w:t xml:space="preserve">Review Hypoxia-shaped vascular niche for cancer stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sha He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minnie Chan</w:t>
+                <w:t xml:space="preserve">Anna Tejchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (10), pp.3286-3296. </w:t>
+              <w:t xml:space="preserve">Contemporary Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1A, pp.A39-A43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5114/wo.2014.47130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111736v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma jet-induced tissue oxygenation: potentialities for new therapeutic strategies</w:t>
+                <w:t xml:space="preserve">Hypoxia-Regulated Overexpression of Soluble VEGFR2 Controls Angiogenesis and Inhibits Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collet G</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">G. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lenoir</w:t>
+                <w:t xml:space="preserve">N. Lamerant-Fayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandamme</w:t>
+                <w:t xml:space="preserve">M. Tertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">B. El Hafny-Rahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stepniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/1/012005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.mct-13-0637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052552v1</w:t>
+                <w:t xml:space="preserve">hal-01178488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and novel action of thymidine phosphorylase in non-small cell lung cancer: crosstalk with Nrf2 and HO-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Tertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Florczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazimierz Weglarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), pp.e97070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia-Regulated Overexpression of Soluble VEGFR2 Controls Angiogenesis and Inhibits Tumor Growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma jet-induced tissue oxygenation: potentialities for new therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lamerant-Fayel</w:t>
+                <w:t xml:space="preserve">Collet G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tertil</w:t>
+                <w:t xml:space="preserve">Alice Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. El Hafny-Rahbi</w:t>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stepniewski</w:t>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (1), pp.165-178. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Plasma Sources Sci. Technol. 23 (2014) 012005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.mct-13-0637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178488v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay Between Heme Oxygenase-1 and miR-378 Affects Non-Small Cell Lung Carcinoma Growth, Vascularization, and Metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Tertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,51 +2773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of endoscopic plasma applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Matejuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,467 +3042,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable tumor vessel normalization with pO2 increase and endothelial PTEN activation by inositol trispyrophosphate brings novel tumor treatment.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide near infrared imaging in living cells with Yb3+ nano metal organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grillon</w:t>
+                <w:t xml:space="preserve">A. Foucault-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Gogick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00109-013-0992-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (43), pp.17199-17204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1305910110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817464v1</w:t>
+                <w:t xml:space="preserve">hal-00881482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide near infrared imaging in living cells with Yb3+ nano metal organic frameworks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Villette</w:t>
+                <w:t xml:space="preserve">Trojan horse at cellular level for tumor gene therapies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pallier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kieda Claudine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (43), pp.17199-17204. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 525 (2), pp.208-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1305910110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881482v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trojan horse at cellular level for tumor gene therapies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable tumor vessel normalization with pO2 increase and endothelial PTEN activation by inositol trispyrophosphate brings novel tumor treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.03.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00109-013-0992-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00840161v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia control to normalize pathologic angiogenesis: potential role for endothelial precursor cells and miRNAs regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,51 +4024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-dimensional cell model of tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4488,51 +4488,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of plasma based soft and/or combined cancer treatments</w:t>
+                <w:t xml:space="preserve">Potential of low temperature plasma sources in cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
@@ -4546,94 +4546,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Brullé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVS, Oct 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254779v1</w:t>
+                <w:t xml:space="preserve">hal-01258294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of plasma based soft and/or combined cancer treatments</w:t>
               </w:r>
@@ -4738,527 +4738,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma antitumor action and the potential role of plasma-induced electric fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of plasma based soft and/or combined cancer treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies IWEPEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEBTT, Sep 2015, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254848v1</w:t>
+                <w:t xml:space="preserve">hal-01254779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POTENTIAL OF PLASMA BASED SOFT AND/OR COMBINED CANCER TREATMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">Plasma antitumor action and the potential role of plasma-induced electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MP1101 Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ankara, COST MP1101, May 2015, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">1st World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies IWEPEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEBTT, Sep 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163664v1</w:t>
+                <w:t xml:space="preserve">hal-01254848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POTENTIAL OF PLASMA BASED SOFT AND/OR COMBINED CANCER TREATMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandamme</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RAPID Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">COST MP1101 Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ankara, COST MP1101, May 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258136v1</w:t>
+                <w:t xml:space="preserve">hal-01163664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of low temperature plasma sources in cancer treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loick Ridou</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVS, Oct 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">3rd RAPID Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258294v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo tissue oxygenation triggered through Plasma Gun treatment</w:t>
               </w:r>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5363,273 +5363,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Plasma Gun applications : from plasma delivery to therapeutic action</w:t>
+                <w:t xml:space="preserve">On the various strategies for cancer treatment with the Plasma Gun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Sarron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST TD1208 Annual Meeting, "Electrical discharges with liquids for future applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Plasma for Cancer Treatment (IWPCT1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056969v1</w:t>
+                <w:t xml:space="preserve">hal-01056965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the various strategies for cancer treatment with the Plasma Gun</w:t>
+                <w:t xml:space="preserve">In vivo Plasma Gun applications : from plasma delivery to therapeutic action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Kieda</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Plasma for Cancer Treatment (IWPCT1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">COST TD1208 Annual Meeting, "Electrical discharges with liquids for future applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056965v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTITUMOR EFFECT OF LOW TEMPERATURE NON THERMAL PLASMAS: TOWARDS “SOFT” TREATMENTS</w:t>
               </w:r>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Sokcho, South Korea</w:t>
@@ -5753,90 +5753,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and tumor microenvironment: implications in tumor vessel normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd YP Workshop on Plasma Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INP, Sep 2013, Kölpinsee, Germany</w:t>
@@ -5891,77 +5891,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR ABioPlas 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR 3374, Nov 2013, La Rochelle, France</w:t>
@@ -6324,64 +6324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nara, Japan</w:t>
@@ -6969,51 +6969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny&#8208;rahbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Brodaczewska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Majewska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hrvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kovalenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc08234a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Muldoon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Yi Luo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lutter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kampf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rosi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lathion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Weglarczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Olejniczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen Huu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnie Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeun Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6BM00721J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zukowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kloska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-015-4065-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Carling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03717d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tejchman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/wo.2014.47130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Gracia Lux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collet G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenoir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/012005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Florczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Was" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stepniewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.mct-13-0637" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Golda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2013.5184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pape" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2013.10.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4X3SNMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Matejuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-013-0231-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K42DNN1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-0992-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Gogick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. White" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305910110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF2LMZCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafni-Rahbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL08FBXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da El Abdellaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Salerno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez Bermudez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codruta-Christiana Badescu-Singureanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Sarna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatien Dozias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04347197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41431-021-01026-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2068" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hrvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kovalenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc08234a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny&#8208;rahbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Brodaczewska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Majewska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Muldoon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Yi Luo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lutter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kampf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rosi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lathion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Weglarczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Olejniczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen Huu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnie Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeun Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6BM00721J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zukowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kloska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-015-4065-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Carling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03717d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Gracia Lux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00950" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tejchman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/wo.2014.47130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stepniewski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.mct-13-0637" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Florczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Was" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collet G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/012005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Golda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2013.5184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pape" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2013.10.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4X3SNMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Matejuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-013-0231-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K42DNN1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Gogick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. White" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305910110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF2LMZCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-0992-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafni-Rahbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL08FBXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da El Abdellaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Salerno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez Bermudez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codruta-Christiana Badescu-Singureanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Sarna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatien Dozias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ri&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04347197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41431-021-01026-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2068" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>