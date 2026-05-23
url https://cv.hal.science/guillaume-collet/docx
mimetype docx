--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -498,632 +498,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-infrared emitting MOF: controlled encapsulation of a fluorescein sensitizer at the time of crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tumour angiogenesis normalized by myo‐inositol trispyrophosphate alleviates hypoxia in the microenvironment and promotes antitumor immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Hafny‐rahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Brodaczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Besnard</w:t>
+                <w:t xml:space="preserve">Aleksandra Majewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+                <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (27), pp.3351-3354. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (7), pp.3284-3299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc08234a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.16399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192826v1</w:t>
+                <w:t xml:space="preserve">hal-03391075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumour angiogenesis normalized by myo‐inositol trispyrophosphate alleviates hypoxia in the microenvironment and promotes antitumor immune response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A near-infrared emitting MOF: controlled encapsulation of a fluorescein sensitizer at the time of crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra El Hafny‐rahbi</w:t>
+                <w:t xml:space="preserve">Antonio Hrvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Brodaczewska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Majewska</w:t>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (7), pp.3284-3299. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (27), pp.3351-3354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.16399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc08234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391075v1</w:t>
+                <w:t xml:space="preserve">hal-03192826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship-in-a-Bottle Preparation of Long Wavelength Molecular Antennae in Lanthanide Metal–Organic Frameworks for Biological Imaging</w:t>
+                <w:t xml:space="preserve">Iodinated Metallacrowns: Toward Combined Bimodal Near‐Infrared and X‐Ray Contrast Imaging Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Muldoon</w:t>
+                <w:t xml:space="preserve">Jacob Lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (19), pp.8776-8781. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1274-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935773v1</w:t>
+                <w:t xml:space="preserve">hal-02525042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodinated Metallacrowns: Toward Combined Bimodal Near‐Infrared and X‐Ray Contrast Imaging Agents</w:t>
+                <w:t xml:space="preserve">Ship-in-a-Bottle Preparation of Long Wavelength Molecular Antennae in Lanthanide Metal–Organic Frameworks for Biological Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Lutter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Patrick Muldoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Martinić</w:t>
+                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (6), pp.1274-1277. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (19), pp.8776-8781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201905241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525042v1</w:t>
+                <w:t xml:space="preserve">hal-02935773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Approach for Two: Toward the Creation of Near-Infrared Imaging Agents and Rapid Screening of Lanthanide(III) Ion Sensitizers Using Polystyrene Nanobeads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Yi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D model of tumour angiogenic microenvironment to monitor hypoxia effects on cell interactions and cancer stem cell selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazimierz Weglarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Szade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1959,731 +1959,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Soluble Coumarin Crosslinkers for Light-Controlled Release of Cells and Proteins from Hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review Hypoxia-shaped vascular niche for cancer stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Gracia Lux</w:t>
+                <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Minnie Chan</w:t>
+                <w:t xml:space="preserve">Anna Tejchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00950⟩</w:t>
+              <w:t xml:space="preserve">Contemporary Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1A, pp.A39-A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/wo.2014.47130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111736v1</w:t>
+                <w:t xml:space="preserve">hal-01170749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review Hypoxia-shaped vascular niche for cancer stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short Soluble Coumarin Crosslinkers for Light-Controlled Release of Cells and Proteins from Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Gracia Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tejchman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
+                <w:t xml:space="preserve">Sha He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minnie Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1A, pp.A39-A43. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (10), pp.3286-3296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/wo.2014.47130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170749v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia-Regulated Overexpression of Soluble VEGFR2 Controls Angiogenesis and Inhibits Tumor Growth</w:t>
+                <w:t xml:space="preserve">Plasma jet-induced tissue oxygenation: potentialities for new therapeutic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Collet</w:t>
+                <w:t xml:space="preserve">Collet G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lamerant-Fayel</w:t>
+                <w:t xml:space="preserve">Alice Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tertil</w:t>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. El Hafny-Rahbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Stepniewski</w:t>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.mct-13-0637⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Plasma Sources Sci. Technol. 23 (2014) 012005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178488v1</w:t>
+                <w:t xml:space="preserve">hal-01052552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and novel action of thymidine phosphorylase in non-small cell lung cancer: crosstalk with Nrf2 and HO-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Tertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Tertil</w:t>
+                <w:t xml:space="preserve">Klaudia Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Skrzypek</w:t>
+                <w:t xml:space="preserve">Urszula Florczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazimierz Weglarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), pp.e97070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma jet-induced tissue oxygenation: potentialities for new therapeutic strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypoxia-Regulated Overexpression of Soluble VEGFR2 Controls Angiogenesis and Inhibits Tumor Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collet G</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">N. Lamerant-Fayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lenoir</w:t>
+                <w:t xml:space="preserve">M. Tertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandamme</w:t>
+                <w:t xml:space="preserve">B. El Hafny-Rahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">J. Stepniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.Plasma Sources Sci. Technol. 23 (2014) 012005. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.165-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/1/012005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.mct-13-0637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052552v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay Between Heme Oxygenase-1 and miR-378 Affects Non-Small Cell Lung Carcinoma Growth, Vascularization, and Metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Tertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,51 +2773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of endoscopic plasma applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Matejuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3208,51 +3208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieda Claudine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3458,51 +3458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia control to normalize pathologic angiogenesis: potential role for endothelial precursor cells and miRNAs regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
@@ -3748,77 +3748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Near-infrared Optical and Photoacoustic Imaging Agents Based on Low Energy Absorbing Lanthanide Complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,51 +4024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-dimensional cell model of tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4488,51 +4488,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of low temperature plasma sources in cancer treatment</w:t>
+                <w:t xml:space="preserve">Potential of plasma based soft and/or combined cancer treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
@@ -4546,110 +4546,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebatien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVS, Oct 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">IWPCT 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Hori, Nogoya University, Mar 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258294v1</w:t>
+                <w:t xml:space="preserve">hal-01148938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of plasma based soft and/or combined cancer treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4671,118 +4671,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebatien Dozias</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPCT 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Hori, Nogoya University, Mar 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148938v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of plasma based soft and/or combined cancer treatments</w:t>
+                <w:t xml:space="preserve">POTENTIAL OF PLASMA BASED SOFT AND/OR COMBINED CANCER TREATMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
@@ -4796,94 +4796,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Brullé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">COST MP1101 Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ankara, COST MP1101, May 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254779v1</w:t>
+                <w:t xml:space="preserve">hal-01163664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma antitumor action and the potential role of plasma-induced electric fields</w:t>
               </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4988,277 +4988,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POTENTIAL OF PLASMA BASED SOFT AND/OR COMBINED CANCER TREATMENTS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loick Ridou</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MP1101 Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ankara, COST MP1101, May 2015, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">3rd RAPID Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163664v1</w:t>
+                <w:t xml:space="preserve">hal-01258136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of low temperature plasma sources in cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandamme</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RAPID Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVS, Oct 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258136v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo tissue oxygenation triggered through Plasma Gun treatment</w:t>
               </w:r>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5363,273 +5363,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the various strategies for cancer treatment with the Plasma Gun</w:t>
+                <w:t xml:space="preserve">In vivo Plasma Gun applications : from plasma delivery to therapeutic action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Plasma for Cancer Treatment (IWPCT1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">COST TD1208 Annual Meeting, "Electrical discharges with liquids for future applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056965v1</w:t>
+                <w:t xml:space="preserve">hal-01056969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Plasma Gun applications : from plasma delivery to therapeutic action</w:t>
+                <w:t xml:space="preserve">On the various strategies for cancer treatment with the Plasma Gun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Sarron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Riès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST TD1208 Annual Meeting, "Electrical discharges with liquids for future applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Plasma for Cancer Treatment (IWPCT1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056969v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTITUMOR EFFECT OF LOW TEMPERATURE NON THERMAL PLASMAS: TOWARDS “SOFT” TREATMENTS</w:t>
               </w:r>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Sokcho, South Korea</w:t>
@@ -5753,90 +5753,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and tumor microenvironment: implications in tumor vessel normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd YP Workshop on Plasma Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INP, Sep 2013, Kölpinsee, Germany</w:t>
@@ -5859,277 +5859,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma et microenvironnement tumoral : implication dans la normalisation des vaisseaux sanguins tumoraux</w:t>
+                <w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gebser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR ABioPlas 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 3374, Nov 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152295v1</w:t>
+                <w:t xml:space="preserve">hal-00853752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t>
+                <w:t xml:space="preserve">Plasma et microenvironnement tumoral : implication dans la normalisation des vaisseaux sanguins tumoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Torsten Schaub</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t>
+              <w:t xml:space="preserve">Journées GDR ABioPlas 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 3374, Nov 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853752v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6324,64 +6324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nara, Japan</w:t>
@@ -6442,77 +6442,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide complexes comprising dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6969,51 +6969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hrvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kovalenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc08234a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny&#8208;rahbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Brodaczewska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Majewska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Muldoon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Yi Luo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lutter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kampf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rosi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lathion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Weglarczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Olejniczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen Huu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnie Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeun Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6BM00721J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zukowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kloska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-015-4065-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Carling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03717d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Gracia Lux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00950" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tejchman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/wo.2014.47130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stepniewski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.mct-13-0637" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Florczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Was" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collet G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/012005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Golda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2013.5184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pape" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2013.10.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4X3SNMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Matejuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-013-0231-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K42DNN1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Gogick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. White" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305910110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF2LMZCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-0992-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafni-Rahbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL08FBXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da El Abdellaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Salerno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez Bermudez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codruta-Christiana Badescu-Singureanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Sarna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatien Dozias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ri&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04347197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41431-021-01026-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2068" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Dikmen Kucuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Groso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Koca Caliskan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.19.2.3208-3233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny&#8208;rahbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Brodaczewska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Majewska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hrvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kovalenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc08234a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lutter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kampf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Muldoon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Yi Luo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rosi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lathion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Weglarczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.03.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Olejniczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen Huu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnie Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeun Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6BM00721J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zukowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Szade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kloska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-015-4065-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Carling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03717d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tejchman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/wo.2014.47130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Gracia Lux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collet G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenoir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/012005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Florczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Was" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stepniewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.mct-13-0637" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Golda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2013.5184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pape" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2013.10.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4X3SNMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Matejuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-013-0231-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K42DNN1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Gogick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. White" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305910110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF2LMZCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-0992-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafni-Rahbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL08FBXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da El Abdellaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Salerno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez Bermudez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codruta-Christiana Badescu-Singureanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Sarna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148938v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatien Dozias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ri&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04347197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Denomm&#233;&#8208;pichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41431-021-01026-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yanev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2068" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>