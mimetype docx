--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Constantin de Magny </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of broad host range bacteriophages vKpIN31 and vKpIN32 against hospital-acquired Klebsiella pneumoniae in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moise Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.2587. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-32351-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Acinetobacter phage vAbaIN10 active against carbapenem-resistant Acinetobacter baumannii (CRAB) isolates from healthcare-associated infections in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moïse Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2024.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of potentially pathogenic Vibrionaceae in Saint-Louis city, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seynabou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Ahmet Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pan African Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.5. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj.2024.48.5.34685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two Friunavirus phages and their inhibitory effects on biofilms of extremely drug resistant Acinetobacter baumannii in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moïse Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.449. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-024-03608-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequences of two Klebsiella pneumoniae phages from Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moise Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.e00047-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00047-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm Formation and Whole Genome Analysis of MDR Klebsiella Pneumoniae Strains Isolated from Hospital Acquired Infections in Tertiary Hospitals in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farma Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology and Mycology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence factors of extended-spectrum beta-lactamase-producing Klebsiella Pneumoniae involved in healthcare-associated infections in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ami.936500105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution assessment around a big city in West Africa reveals high concentrations of microplastics and microbiologic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102755. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the global toxicity of marine sediments from the Dakar peninsula (Senegal, West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalyal Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environmental Monitoring and Assessment, 195 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10635-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Community-Led Total Sanitation and Water Coverages in the Control of Cholera in Madarounfa, Niger (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eleanor Reserva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alama Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.643079. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.643079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cholera epidemics from Benin to Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Zunuo Dongdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Opare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cottavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.e0006379. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atypical El Tor V-cholerae O1 Ogawa hosting SXT element in Senegal, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul A Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.748. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone data highlights the role of mass gatherings in the spreading of cholera outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Finger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Genolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Magloire Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (23), pp.6421-6426. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1522305113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Patterns of Buruli Ulcer Incidence, Central Africa, 2002-2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (8), pp.1414-1417. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2108.141336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How community ecology can improve our understanding of cholera dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.137. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The niche reduction approach: an opportunity for optimal control of infectious diseases in low-income countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.753. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-14-753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01053863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diversity and predictability of Vibrio parahaemolyticus along the Georgian coastal zone of the Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradd J Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kokashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Tskshvediani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Janelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Mitaishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Outbreak in Senegal in 2005: Was Climate a Factor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadlamani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël M Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e44577. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of zooplankton diversity in Vibrio cholerae population dynamics and in the incidence of Cholera in the Bangladesh sundarbans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Mozumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Grim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (17), pp.6125-6132. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01472-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic influences on seasonal and spatial cholera transmission cycles : implications for public health intervention in the Bengal delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Akanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munirul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antarpreet S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Siddique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), en ligne [11 p.]. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR009914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and forecasting the distribution of Vibrio Spp. in Chesapeake Bay [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shellfish Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.518-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-incompatibility system explains high male frequencies in an androdioecious plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magny G. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327, pp.1648-1650. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1186687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningococcal meningitis in Mali : long-term study of persistence and spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandioura Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2008.05.1223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale climate-variability synchrony of cholera epidemics in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-7-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comparative study of meningitis dynamics across nine African countries : a global perspective ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Françoise Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (29), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Threat to Humans in Ghana Is Influenced by Both Global and Regional Climatic Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10393-006-0061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environmental impacts of plankton reservoirs on cholera population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:2005013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambée de choléra : le changement climatique accélère la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la présence d'une toxine ayant un effet sur la santé humaine, émise par une micro-algue marine sur la presqu'ïle du Cap-Vert (Sénégal) : pollution marine, dégradation des habitats marins et effets du changement climatique en Afrique de l'Ouest : note politique AWA [Projet AWAtox, dossier Ostreopsis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 13 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures microbiologiques, chimiques, microplastiques et écotoxicologiques des eaux maritimes proches d'effluents de la presqu'île de Dakar et enquête auprès de la population littorale : campagnes AWATox 1, 2, 3 & 4 : rapport de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des marqueurs moléculaires utilisés pour l'étude du taux d'allofécondation et de la recherche de parenté chez les arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude, à l'aide marqueurs microsatellites, de la dynamique spatiale génétique au sein d'une plaque de Wacapou (Vouacapoua americana, Aublet), essence forestière tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the overall toxicity, water quality and microplastics of the peninsula of Cape Verde, Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spatial variability of marine pollution around the peninsula of Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Gassama Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach to the management of fisheries and the marine environment in the West African Waters; 3rd ICAWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sub Regional Fisheries Commission; IRD, Dec 2016, Dakar (Sénégal), Senegal. pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWATOX : ecotoxicological survey around the peninsula of Dakar, combining sediment ecotoxicity, water column microbiological, trace metal, physicochemical and microplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Constantin de Magny </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of broad host range bacteriophages vKpIN31 and vKpIN32 against hospital-acquired Klebsiella pneumoniae in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moise Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.2587. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-32351-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Acinetobacter phage vAbaIN10 active against carbapenem-resistant Acinetobacter baumannii (CRAB) isolates from healthcare-associated infections in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moïse Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2024.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of potentially pathogenic Vibrionaceae in Saint-Louis city, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seynabou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Ahmet Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pan African Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.5. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj.2024.48.5.34685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two Friunavirus phages and their inhibitory effects on biofilms of extremely drug resistant Acinetobacter baumannii in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moïse Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.449. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-024-03608-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequences of two Klebsiella pneumoniae phages from Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moise Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.e00047-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00047-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm Formation and Whole Genome Analysis of MDR Klebsiella Pneumoniae Strains Isolated from Hospital Acquired Infections in Tertiary Hospitals in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farma Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology and Mycology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution assessment around a big city in West Africa reveals high concentrations of microplastics and microbiologic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102755. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence factors of extended-spectrum beta-lactamase-producing Klebsiella Pneumoniae involved in healthcare-associated infections in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ami.936500105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the global toxicity of marine sediments from the Dakar peninsula (Senegal, West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalyal Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environmental Monitoring and Assessment, 195 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10635-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Community-Led Total Sanitation and Water Coverages in the Control of Cholera in Madarounfa, Niger (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eleanor Reserva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alama Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.643079. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.643079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cholera epidemics from Benin to Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Zunuo Dongdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Opare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cottavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.e0006379. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atypical El Tor V-cholerae O1 Ogawa hosting SXT element in Senegal, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul A Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.748. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone data highlights the role of mass gatherings in the spreading of cholera outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Finger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Genolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Magloire Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (23), pp.6421-6426. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1522305113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Patterns of Buruli Ulcer Incidence, Central Africa, 2002-2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (8), pp.1414-1417. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2108.141336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diversity and predictability of Vibrio parahaemolyticus along the Georgian coastal zone of the Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradd J Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kokashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Tskshvediani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Janelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Mitaishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How community ecology can improve our understanding of cholera dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.137. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The niche reduction approach: an opportunity for optimal control of infectious diseases in low-income countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.753. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-14-753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01053863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Outbreak in Senegal in 2005: Was Climate a Factor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadlamani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël M Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e44577. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of zooplankton diversity in Vibrio cholerae population dynamics and in the incidence of Cholera in the Bangladesh sundarbans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Mozumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Grim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (17), pp.6125-6132. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01472-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic influences on seasonal and spatial cholera transmission cycles : implications for public health intervention in the Bengal delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Akanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munirul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antarpreet S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Siddique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), en ligne [11 p.]. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR009914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and forecasting the distribution of Vibrio Spp. in Chesapeake Bay [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shellfish Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.518-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-incompatibility system explains high male frequencies in an androdioecious plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magny G. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327, pp.1648-1650. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1186687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningococcal meningitis in Mali : long-term study of persistence and spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandioura Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2008.05.1223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale climate-variability synchrony of cholera epidemics in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-7-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comparative study of meningitis dynamics across nine African countries : a global perspective ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Françoise Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (29), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Threat to Humans in Ghana Is Influenced by Both Global and Regional Climatic Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10393-006-0061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environmental impacts of plankton reservoirs on cholera population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:2005013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambée de choléra : le changement climatique accélère la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la présence d'une toxine ayant un effet sur la santé humaine, émise par une micro-algue marine sur la presqu'ïle du Cap-Vert (Sénégal) : pollution marine, dégradation des habitats marins et effets du changement climatique en Afrique de l'Ouest : note politique AWA [Projet AWAtox, dossier Ostreopsis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 13 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures microbiologiques, chimiques, microplastiques et écotoxicologiques des eaux maritimes proches d'effluents de la presqu'île de Dakar et enquête auprès de la population littorale : campagnes AWATox 1, 2, 3 & 4 : rapport de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude, à l'aide marqueurs microsatellites, de la dynamique spatiale génétique au sein d'une plaque de Wacapou (Vouacapoua americana, Aublet), essence forestière tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des marqueurs moléculaires utilisés pour l'étude du taux d'allofécondation et de la recherche de parenté chez les arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spatial variability of marine pollution around the peninsula of Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Gassama Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach to the management of fisheries and the marine environment in the West African Waters; 3rd ICAWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sub Regional Fisheries Commission; IRD, Dec 2016, Dakar (Sénégal), Senegal. pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the overall toxicity, water quality and microplastics of the peninsula of Cape Verde, Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWATOX : ecotoxicological survey around the peninsula of Dakar, combining sediment ecotoxicity, water column microbiological, trace metal, physicochemical and microplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446682v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Moise Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32351-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mo&#239;se Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.12.024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Lo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ahmet Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa N'Diaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2024.48.5.34685" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03608-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ciss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00047-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambe Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farma Thiam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ami.936500105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sonko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin De Magny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe-Ba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102755" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalyal Copin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10635-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graveleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eleanor Reserva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alama Keita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molinari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.643079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zunuo Dongdem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Opare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cottavoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fookes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul A Wane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00748" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Finger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Genolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magloire Manga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522305113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2108.141336" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hasan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01053863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Broutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradd J Haley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kokashvili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tskshvediani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Janelidze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Mitaishvili" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Thiaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadlamani Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l M Manga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Mozumder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Grim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Hasan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01472-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Akanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munirul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antarpreet S." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Siddique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009914" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colwell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassiliadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoareau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magny G. De" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186687" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00350964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Philippon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandioura Toure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Diakite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2008.05.1223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-7-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin de Magny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0061-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJ8ZL4Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ndiaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoba Kande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gassama Sow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446682v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Moise Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32351-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mo&#239;se Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.12.024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Lo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ahmet Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa N'Diaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2024.48.5.34685" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03608-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ciss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00047-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambe Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farma Thiam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sonko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin De Magny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe-Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ami.936500105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalyal Copin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10635-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graveleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eleanor Reserva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alama Keita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molinari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.643079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zunuo Dongdem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Opare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cottavoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fookes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul A Wane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00748" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Finger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Genolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magloire Manga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522305113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2108.141336" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradd J Haley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kokashvili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tskshvediani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Janelidze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Mitaishvili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hasan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01053863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Broutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Thiaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadlamani Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l M Manga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Mozumder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Grim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Hasan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01472-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Akanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munirul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antarpreet S." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Siddique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009914" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colwell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassiliadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoareau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magny G. De" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186687" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00350964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Philippon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandioura Toure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Diakite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2008.05.1223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-7-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin de Magny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0061-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJ8ZL4Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ndiaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoba Kande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gassama Sow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372790v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>