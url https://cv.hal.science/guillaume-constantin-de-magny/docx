--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Constantin de Magny </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of broad host range bacteriophages vKpIN31 and vKpIN32 against hospital-acquired Klebsiella pneumoniae in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moise Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.2587. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-32351-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Acinetobacter phage vAbaIN10 active against carbapenem-resistant Acinetobacter baumannii (CRAB) isolates from healthcare-associated infections in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moïse Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2024.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of potentially pathogenic Vibrionaceae in Saint-Louis city, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seynabou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Ahmet Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pan African Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.5. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj.2024.48.5.34685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two Friunavirus phages and their inhibitory effects on biofilms of extremely drug resistant Acinetobacter baumannii in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moïse Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.449. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-024-03608-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequences of two Klebsiella pneumoniae phages from Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moise Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.e00047-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00047-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm Formation and Whole Genome Analysis of MDR Klebsiella Pneumoniae Strains Isolated from Hospital Acquired Infections in Tertiary Hospitals in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farma Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology and Mycology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution assessment around a big city in West Africa reveals high concentrations of microplastics and microbiologic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102755. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence factors of extended-spectrum beta-lactamase-producing Klebsiella Pneumoniae involved in healthcare-associated infections in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ami.936500105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the global toxicity of marine sediments from the Dakar peninsula (Senegal, West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalyal Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environmental Monitoring and Assessment, 195 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10635-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Community-Led Total Sanitation and Water Coverages in the Control of Cholera in Madarounfa, Niger (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eleanor Reserva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alama Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.643079. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.643079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cholera epidemics from Benin to Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Zunuo Dongdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Opare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cottavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.e0006379. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atypical El Tor V-cholerae O1 Ogawa hosting SXT element in Senegal, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul A Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.748. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone data highlights the role of mass gatherings in the spreading of cholera outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Finger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Genolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Magloire Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (23), pp.6421-6426. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1522305113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Patterns of Buruli Ulcer Incidence, Central Africa, 2002-2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (8), pp.1414-1417. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2108.141336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diversity and predictability of Vibrio parahaemolyticus along the Georgian coastal zone of the Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradd J Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kokashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Tskshvediani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Janelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Mitaishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How community ecology can improve our understanding of cholera dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.137. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The niche reduction approach: an opportunity for optimal control of infectious diseases in low-income countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.753. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-14-753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01053863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Outbreak in Senegal in 2005: Was Climate a Factor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadlamani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël M Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e44577. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of zooplankton diversity in Vibrio cholerae population dynamics and in the incidence of Cholera in the Bangladesh sundarbans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Mozumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Grim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (17), pp.6125-6132. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01472-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic influences on seasonal and spatial cholera transmission cycles : implications for public health intervention in the Bengal delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Akanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munirul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antarpreet S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Siddique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), en ligne [11 p.]. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR009914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and forecasting the distribution of Vibrio Spp. in Chesapeake Bay [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shellfish Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.518-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-incompatibility system explains high male frequencies in an androdioecious plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magny G. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327, pp.1648-1650. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1186687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningococcal meningitis in Mali : long-term study of persistence and spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandioura Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2008.05.1223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale climate-variability synchrony of cholera epidemics in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-7-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comparative study of meningitis dynamics across nine African countries : a global perspective ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Françoise Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (29), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Threat to Humans in Ghana Is Influenced by Both Global and Regional Climatic Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10393-006-0061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environmental impacts of plankton reservoirs on cholera population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:2005013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambée de choléra : le changement climatique accélère la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la présence d'une toxine ayant un effet sur la santé humaine, émise par une micro-algue marine sur la presqu'ïle du Cap-Vert (Sénégal) : pollution marine, dégradation des habitats marins et effets du changement climatique en Afrique de l'Ouest : note politique AWA [Projet AWAtox, dossier Ostreopsis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 13 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures microbiologiques, chimiques, microplastiques et écotoxicologiques des eaux maritimes proches d'effluents de la presqu'île de Dakar et enquête auprès de la population littorale : campagnes AWATox 1, 2, 3 & 4 : rapport de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude, à l'aide marqueurs microsatellites, de la dynamique spatiale génétique au sein d'une plaque de Wacapou (Vouacapoua americana, Aublet), essence forestière tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des marqueurs moléculaires utilisés pour l'étude du taux d'allofécondation et de la recherche de parenté chez les arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spatial variability of marine pollution around the peninsula of Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Gassama Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach to the management of fisheries and the marine environment in the West African Waters; 3rd ICAWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sub Regional Fisheries Commission; IRD, Dec 2016, Dakar (Sénégal), Senegal. pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the overall toxicity, water quality and microplastics of the peninsula of Cape Verde, Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWATOX : ecotoxicological survey around the peninsula of Dakar, combining sediment ecotoxicity, water column microbiological, trace metal, physicochemical and microplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Constantin de Magny </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of broad host range bacteriophages vKpIN31 and vKpIN32 against hospital-acquired Klebsiella pneumoniae in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moise Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.2587. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-32351-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Acinetobacter phage vAbaIN10 active against carbapenem-resistant Acinetobacter baumannii (CRAB) isolates from healthcare-associated infections in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moïse Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2024.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of potentially pathogenic Vibrionaceae in Saint-Louis city, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seynabou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Ahmet Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pan African Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.5. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj.2024.48.5.34685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two Friunavirus phages and their inhibitory effects on biofilms of extremely drug resistant Acinetobacter baumannii in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moïse Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.449. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-024-03608-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequences of two Klebsiella pneumoniae phages from Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Moise Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.e00047-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00047-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm Formation and Whole Genome Analysis of MDR Klebsiella Pneumoniae Strains Isolated from Hospital Acquired Infections in Tertiary Hospitals in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambe Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farma Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology and Mycology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution assessment around a big city in West Africa reveals high concentrations of microplastics and microbiologic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102755. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic resistance and virulence factors of extended-spectrum beta-lactamase-producing Klebsiella Pneumoniae involved in healthcare-associated infections in Dakar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/ami.936500105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the global toxicity of marine sediments from the Dakar peninsula (Senegal, West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalyal Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Environmental Monitoring and Assessment, 195 (1), pp.185. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-022-10635-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Community-Led Total Sanitation and Water Coverages in the Control of Cholera in Madarounfa, Niger (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eleanor Reserva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alama Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.643079. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.643079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cholera epidemics from Benin to Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Zunuo Dongdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Opare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cottavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.e0006379. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atypical El Tor V-cholerae O1 Ogawa hosting SXT element in Senegal, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissoume Sambe-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul A Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.748. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone data highlights the role of mass gatherings in the spreading of cholera outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Finger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Genolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Magloire Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (23), pp.6421-6426. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1522305113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Patterns of Buruli Ulcer Incidence, Central Africa, 2002-2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garchitorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (8), pp.1414-1417. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2108.141336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diversity and predictability of Vibrio parahaemolyticus along the Georgian coastal zone of the Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradd J Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Kokashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Tskshvediani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Janelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Mitaishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How community ecology can improve our understanding of cholera dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.137. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The niche reduction approach: an opportunity for optimal control of infectious diseases in low-income countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.753. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-14-753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01053863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Outbreak in Senegal in 2005: Was Climate a Factor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadlamani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël M Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e44577. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of zooplankton diversity in Vibrio cholerae population dynamics and in the incidence of Cholera in the Bangladesh sundarbans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Mozumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Grim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (17), pp.6125-6132. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01472-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic influences on seasonal and spatial cholera transmission cycles : implications for public health intervention in the Bengal delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Akanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munirul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Antarpreet S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Siddique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), en ligne [11 p.]. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010WR009914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and forecasting the distribution of Vibrio Spp. in Chesapeake Bay [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Colwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Shellfish Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.518-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-incompatibility system explains high male frequencies in an androdioecious plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magny G. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327, pp.1648-1650. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1186687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningococcal meningitis in Mali : long-term study of persistence and spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandioura Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2008.05.1223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale climate-variability synchrony of cholera epidemics in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-7-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comparative study of meningitis dynamics across nine African countries : a global perspective ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Françoise Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (29), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of meningitis dynamics across nine African countries: a global perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholera Threat to Humans in Ghana Is Influenced by Both Global and Regional Climatic Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10393-006-0061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environmental impacts of plankton reservoirs on cholera population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.156-173. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:2005013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambée de choléra : le changement climatique accélère la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la présence d'une toxine ayant un effet sur la santé humaine, émise par une micro-algue marine sur la presqu'ïle du Cap-Vert (Sénégal) : pollution marine, dégradation des habitats marins et effets du changement climatique en Afrique de l'Ouest : note politique AWA [Projet AWAtox, dossier Ostreopsis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 13 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures microbiologiques, chimiques, microplastiques et écotoxicologiques des eaux maritimes proches d'effluents de la presqu'île de Dakar et enquête auprès de la population littorale : campagnes AWATox 1, 2, 3 & 4 : rapport de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude, à l'aide marqueurs microsatellites, de la dynamique spatiale génétique au sein d'une plaque de Wacapou (Vouacapoua americana, Aublet), essence forestière tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des marqueurs moléculaires utilisés pour l'étude du taux d'allofécondation et de la recherche de parenté chez les arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin de Magny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spatial variability of marine pollution around the peninsula of Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoba Kande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Gassama Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach to the management of fisheries and the marine environment in the West African Waters; 3rd ICAWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sub Regional Fisheries Commission; IRD, Dec 2016, Dakar (Sénégal), Senegal. pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the overall toxicity, water quality and microplastics of the peninsula of Cape Verde, Senegal [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWATOX : ecotoxicological survey around the peninsula of Dakar, combining sediment ecotoxicity, water column microbiological, trace metal, physicochemical and microplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Constantin De Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446682v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Moise Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32351-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mo&#239;se Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.12.024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Lo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ahmet Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa N'Diaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2024.48.5.34685" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03608-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ciss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00047-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambe Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farma Thiam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sonko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin De Magny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe-Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ami.936500105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalyal Copin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10635-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graveleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eleanor Reserva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alama Keita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molinari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.643079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zunuo Dongdem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Opare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cottavoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fookes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul A Wane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00748" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Finger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Genolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magloire Manga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522305113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2108.141336" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradd J Haley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kokashvili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tskshvediani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Janelidze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Mitaishvili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hasan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01053863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Broutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Thiaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadlamani Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l M Manga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Mozumder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Grim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Hasan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01472-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Akanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munirul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antarpreet S." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Siddique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009914" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colwell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassiliadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoareau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magny G. De" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186687" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00350964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Philippon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandioura Toure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Diakite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2008.05.1223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-7-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin de Magny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0061-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJ8ZL4Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ndiaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoba Kande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gassama Sow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372790v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446682v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Moise Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32351-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mo&#239;se Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.12.024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Lo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ahmet Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa N'Diaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2024.48.5.34685" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03608-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ciss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00047-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambe Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farma Thiam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sonko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin De Magny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissoume Sambe-Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ami.936500105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalyal Copin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-022-10635-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graveleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eleanor Reserva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alama Keita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molinari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.643079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zunuo Dongdem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Opare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cottavoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fookes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul A Wane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00748" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Finger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Genolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magloire Manga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522305113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2108.141336" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradd J Haley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kokashvili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tskshvediani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Janelidze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Mitaishvili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hasan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01053863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Broutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Thiaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadlamani Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l M Manga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Mozumder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Grim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Hasan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01472-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Akanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munirul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antarpreet S." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Siddique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009914" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colwell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassiliadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoareau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magny G. De" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1186687" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00350964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Philippon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandioura Toure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Diakite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2008.05.1223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-7-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Broutin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin de Magny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-29" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0061-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJ8ZL4Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ndiaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fricke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guinot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189525v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoba Kande" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Gassama Sow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassama" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Sow" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>