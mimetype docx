--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -177,3113 +177,3317 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Multiverse Across Asset Classes: Design Uncertainty in Asset Allocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Battistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forking paths in financial economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biodiversity premium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cross-Asset Climate Betas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108435⟩</w:t>
+              <w:t xml:space="preserve">Journal of portfolio management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (5), 143-163 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jpm.2025.1.672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792327v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Asset Climate Betas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The biodiversity premium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mesnard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of portfolio management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3905/jpm.2025.1.672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04907526v1</w:t>
+                <w:t xml:space="preserve">hal-04792327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International market exposure to sovereign ESG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interpretable Supervised Portfolios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Kelly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raffinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Finance &amp; Investment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Financial Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), 10-34 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfds.2024.1.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20430795.2022.2148817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325654v1</w:t>
+                <w:t xml:space="preserve">hal-04502033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Supervised Portfolios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The biodiversity premium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Raffinot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Financial Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.108435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3905/jfds.2024.1.154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04502033v1</w:t>
+                <w:t xml:space="preserve">hal-05415060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biodiversity premium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Impact of Climate Change Risk on Long-Term Asset Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108435⟩</w:t>
+              <w:t xml:space="preserve">Journal of portfolio management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (5), 238-263 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jpm.2024.1.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415060v1</w:t>
+                <w:t xml:space="preserve">hal-04430743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Climate Change Risk on Long-Term Asset Allocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic decision making with predictive panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mesnard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of portfolio management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (6), 1055-1075 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2023.2231488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3905/jpm.2024.1.586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04430743v1</w:t>
+                <w:t xml:space="preserve">hal-04325720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic decision making with predictive panels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The large effects of small compounded adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174 (3), 54-59 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bmi3.174.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01605682.2023.2231488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325720v1</w:t>
+                <w:t xml:space="preserve">hal-04484998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large effects of small compounded adjustments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unexpected opportunities in misspecified predictive regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deguest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 318 (2), 686-700 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.05.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484998v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected opportunities in misspecified predictive regressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">International market exposure to sovereign ESG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Deguest</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.05.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Finance &amp; Investment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), 968-987 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20430795.2022.2148817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595355v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESG news spillovers across the value chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Le Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (4), 677-710 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fima.12431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised portfolios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raffinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (12), pp.2275-2295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14697688.2022.2122543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scopes of carbon emissions and their impact on green portfolios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Welgryn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 115, pp.105951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.105951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning in Finance: From Theory to Practice : Book Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), 9-10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14697688.2020.1828609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training trees on tails with applications to portfolio choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 288 (1), pp.181-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-020-03539-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural rationality, asset heterogeneity and market selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 82, 125-149 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herding behavior among wine investors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beysül Aytaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Mandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68, pp.318-328. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2018, 68, 318-328 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011061v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herding behavior among wine investors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beysül Aytaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Mandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68, 318-328 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2018, 68, pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312228v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity Portfolios with Improved Liability-Hedging Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Milhau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Portfolio Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (2), 37-49 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3905/jpm.2017.43.2.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate NORTA simulations for virtual sample generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73, 69-81 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate NORTA simulations for virtual sample generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73, pp.69-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical properties of a heterogeneous agent model in large dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77, pp.180-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jedc.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity Portfolios with Improved Liability-Hedging Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Milhau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of portfolio management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (2), pp.37-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3905/jpm.2017.43.2.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics-based portfolio choice with leverage constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An investigation of model risk in a market with jumps and stochastic volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan-Philip Schade</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2016.04.019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (3), pp.648-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312221v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of model risk in a market with jumps and stochastic volatility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characteristics-based portfolio choice with leverage constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Philip Schade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2016.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010659v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics-based portfolio choice with leverage constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Philip Schade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70, pp.23-37. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">, 2016, 70, 23-37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2016.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009129v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Wine Pricing for Restaurants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversified minimum-variance portfolios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jwe.2015.19⟩</w:t>
+              <w:t xml:space="preserve">Annals of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.221-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10436-014-0253-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312229v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the supremum of the spectrally negative stable process with drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107, 333-340 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">, 2015, 107, pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spl.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312226v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Wine Pricing for Restaurants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversified minimum-variance portfolios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jwe.2015.19⟩</w:t>
+              <w:t xml:space="preserve">Annals of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), 221-241 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10436-014-0253-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009600v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified minimum-variance portfolios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Wine Pricing for Restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10436-014-0253-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), 204-224 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009587v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the supremum of the spectrally negative stable process with drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107, pp.333-340. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">, 2015, 107, 333-340 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spl.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024855v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified minimum-variance portfolios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Wine Pricing for Restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10436-014-0253-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (02), pp.204-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312223v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order risk aggregation with the Bernstein copula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, 150-158 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lookback option prices under a spectrally negative tempered-stable model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S021902491350012X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3293,349 +3497,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Determinants of Scope 3 Disclosure among Large Corporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Investing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Environment-driven Portfolios with Traditional Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Stiernegrip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Frey-Skött</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Investing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd, 191-212 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394192373.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Learning Applied to Quant Equity: Gradient Boosting in a Multifactor Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data and Machine Learning in Quantitative Investment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, 129-148 p., 2019, 9781119522195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119522225.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3645,406 +3849,312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Factor Investing : Python Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapman and Hall/CRC, 358 p., 2023, 978-1-00-312159-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003121596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Factor Investing : R version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 341 p., 2020, 978-0-367-54586-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003034858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188226v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04326533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical properties of a heterogeneous agent model in large dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Australasian Finance and Banking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4112,51 +4222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E76C9EA2"/>
+    <w:nsid w:val="E96D81BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4343,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-coqueret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1596-4086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115294554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-6752-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David Zerbib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcloughlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mesnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2025.1.672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morgenstern" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kelly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20430795.2022.2148817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raffinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfds.2024.1.154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2024.1.586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325720v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2023.2231488" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Le Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2022.2122543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Anquetin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Welgryn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105951" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1828609" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03539-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beys&#252;l Ayta&#231;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mandou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.07.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martellini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milhau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2017.43.2.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2017.02.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R89S6D0N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ammann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philip Schade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2016.04.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009129v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2015.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.09.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-014-0253-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2014.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902491350012X" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Schmidt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Stiernegrip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frey-Sk&#246;tt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394192373.ch8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119522225.ch7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003121596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003034858" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-coqueret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1596-4086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115294554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-6752-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05562972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Battistella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcloughlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mesnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2025.1.672" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David Zerbib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raffinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfds.2024.1.154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2024.1.586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2023.2231488" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bmi3.174.0054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morgenstern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kelly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20430795.2022.2148817" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Le Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2022.2122543" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Anquetin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Welgryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1828609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03539-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beys&#252;l Ayta&#231;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mandou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.07.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milhau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2017.43.2.037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2017.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R89S6D0N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009129v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ammann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philip Schade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2016.04.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-014-0253-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.09.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2015.19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2014.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902491350012X" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Stiernegrip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frey-Sk&#246;tt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394192373.ch8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119522225.ch7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003121596" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003034858" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>