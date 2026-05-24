--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -372,51 +372,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -627,352 +627,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Supervised Portfolios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevalier</w:t>
+                <w:t xml:space="preserve">The biodiversity premium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Raffinot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Financial Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jfds.2024.1.154⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.108435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502033v1</w:t>
+                <w:t xml:space="preserve">hal-05415060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biodiversity premium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Climate Change Risk on Long-Term Asset Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Giroux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108435⟩</w:t>
+              <w:t xml:space="preserve">Journal of portfolio management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (5), 238-263 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jpm.2024.1.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415060v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Climate Change Risk on Long-Term Asset Allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bertrand</w:t>
+                <w:t xml:space="preserve">Interpretable Supervised Portfolios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mesnard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raffinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of portfolio management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (5), 238-263 p. </w:t>
+              <w:t xml:space="preserve">The Journal of Financial Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), 10-34 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3905/jpm.2024.1.586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3905/jfds.2024.1.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430743v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic decision making with predictive panels</w:t>
               </w:r>
@@ -1407,131 +1407,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised portfolios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The determinants of health assessment in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Raffinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (12), pp.2275-2295. </w:t>
+              <w:t xml:space="preserve">Healthcare Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14697688.2022.2122543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.health.2022.100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144588v1</w:t>
+                <w:t xml:space="preserve">hal-05618498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scopes of carbon emissions and their impact on green portfolios</w:t>
               </w:r>
@@ -1628,1866 +1602,1970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning in Finance: From Theory to Practice : Book Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervised portfolios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raffinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (1), 9-10 p. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (12), pp.2275-2295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14697688.2020.1828609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2022.2122543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188222v1</w:t>
+                <w:t xml:space="preserve">hal-04144588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training trees on tails with applications to portfolio choice</w:t>
+                <w:t xml:space="preserve">Machine Learning in Finance: From Theory to Practice : Book Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-020-03539-2⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), 9-10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2020.1828609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144665v1</w:t>
+                <w:t xml:space="preserve">hal-03188222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural rationality, asset heterogeneity and market selection</w:t>
+                <w:t xml:space="preserve">Training trees on tails with applications to portfolio choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82, 125-149 p. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 288 (1), pp.181-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-020-03539-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312310v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herding behavior among wine investors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beysül Aytaç</w:t>
+                <w:t xml:space="preserve">Procedural rationality, asset heterogeneity and market selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Mandou</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.07.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, 125-149 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312228v1</w:t>
+                <w:t xml:space="preserve">hal-02312310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herding behavior among wine investors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beysül Aytaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Mandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68, pp.318-328. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+              <w:t xml:space="preserve">, 2018, 68, 318-328 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011061v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equity Portfolios with Improved Liability-Hedging Benefits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herding behavior among wine investors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beysül Aytaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Milhau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Mandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Portfolio Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jpm.2017.43.2.037⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312222v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate NORTA simulations for virtual sample generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73, 69-81 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+              <w:t xml:space="preserve">, 2017, 73, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312225v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate NORTA simulations for virtual sample generation</w:t>
+                <w:t xml:space="preserve">Empirical properties of a heterogeneous agent model in large dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73, pp.69-81. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.180-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical properties of a heterogeneous agent model in large dimensions</w:t>
+                <w:t xml:space="preserve">Equity Portfolios with Improved Liability-Hedging Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Milhau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Portfolio Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), 37-49 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jpm.2017.43.2.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000726v1</w:t>
+                <w:t xml:space="preserve">hal-02312222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equity Portfolios with Improved Liability-Hedging Benefits</w:t>
+                <w:t xml:space="preserve">Approximate NORTA simulations for virtual sample generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Milhau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of portfolio management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (2), pp.37-49. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, 69-81 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3905/jpm.2017.43.2.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009875v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of model risk in a market with jumps and stochastic volatility</w:t>
+                <w:t xml:space="preserve">Equity Portfolios with Improved Liability-Hedging Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Milhau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of portfolio management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jpm.2017.43.2.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.03.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02010659v1</w:t>
+                <w:t xml:space="preserve">hal-02009875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics-based portfolio choice with leverage constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ammann</w:t>
+                <w:t xml:space="preserve">An investigation of model risk in a market with jumps and stochastic volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan-Philip Schade</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2016.04.019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (3), pp.648-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009129v1</w:t>
+                <w:t xml:space="preserve">hal-02010659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics-based portfolio choice with leverage constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Philip Schade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70, 23-37 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+              <w:t xml:space="preserve">, 2016, 70, pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2016.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312221v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified minimum-variance portfolios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics-based portfolio choice with leverage constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Philip Schade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, 23-37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2016.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10436-014-0253-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009587v1</w:t>
+                <w:t xml:space="preserve">hal-02312221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the supremum of the spectrally negative stable process with drift</w:t>
+                <w:t xml:space="preserve">Diversified minimum-variance portfolios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107, pp.333-340. </w:t>
+              <w:t xml:space="preserve">Annals of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), 221-241 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2015.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10436-014-0253-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024855v1</w:t>
+                <w:t xml:space="preserve">hal-02312223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversified minimum-variance portfolios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (2), 221-241 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.221-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10436-014-0253-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312223v1</w:t>
+                <w:t xml:space="preserve">hal-02009587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Wine Pricing for Restaurants</w:t>
+                <w:t xml:space="preserve">On the supremum of the spectrally negative stable process with drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (2), 204-224 p. </w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.333-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jwe.2015.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312229v1</w:t>
+                <w:t xml:space="preserve">hal-02024855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the supremum of the spectrally negative stable process with drift</w:t>
+                <w:t xml:space="preserve">Optimal Wine Pricing for Restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2015.09.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), 204-224 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312226v1</w:t>
+                <w:t xml:space="preserve">hal-02312229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Wine Pricing for Restaurants</w:t>
+                <w:t xml:space="preserve">On the supremum of the spectrally negative stable process with drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (02), pp.204-224. </w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, 333-340 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jwe.2015.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009600v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order risk aggregation with the Bernstein copula</w:t>
+                <w:t xml:space="preserve">Optimal Wine Pricing for Restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (02), pp.204-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2015.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2014.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02312227v1</w:t>
+                <w:t xml:space="preserve">hal-02009600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Second order risk aggregation with the Bernstein copula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, 150-158 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2014.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lookback option prices under a spectrally negative tempered-stable model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S021902491350012X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3497,146 +3575,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Determinants of Scope 3 Disclosure among Large Corporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Investing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Environment-driven Portfolios with Traditional Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3645,201 +3723,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Stiernegrip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Frey-Skött</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Investing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd, 191-212 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394192373.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Learning Applied to Quant Equity: Gradient Boosting in a Multifactor Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data and Machine Learning in Quantitative Investment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, 129-148 p., 2019, 9781119522195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119522225.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3849,197 +3927,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Factor Investing : Python Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapman and Hall/CRC, 358 p., 2023, 978-1-00-312159-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003121596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Factor Investing : R version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 341 p., 2020, 978-0-367-54586-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003034858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4049,112 +4127,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical properties of a heterogeneous agent model in large dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Australasian Finance and Banking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4222,51 +4300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E96D81BD"/>
+    <w:nsid w:val="8A8F1B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4453,51 +4531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-coqueret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1596-4086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115294554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-6752-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05562972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Battistella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcloughlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mesnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2025.1.672" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David Zerbib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raffinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfds.2024.1.154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2024.1.586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2023.2231488" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bmi3.174.0054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morgenstern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kelly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20430795.2022.2148817" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Le Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2022.2122543" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Anquetin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Welgryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1828609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03539-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beys&#252;l Ayta&#231;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mandou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.07.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milhau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2017.43.2.037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2017.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R89S6D0N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009129v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ammann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philip Schade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2016.04.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-014-0253-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.09.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2015.19" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2014.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902491350012X" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Stiernegrip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frey-Sk&#246;tt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394192373.ch8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119522225.ch7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003121596" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003034858" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-coqueret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1596-4086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115294554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-6752-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05562972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Battistella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcloughlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mesnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2025.1.672" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David Zerbib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2024.1.586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raffinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfds.2024.1.154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2023.2231488" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bmi3.174.0054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morgenstern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kelly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20430795.2022.2148817" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Le Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Anquetin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Welgryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2022.2122543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1828609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03539-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.02.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beys&#252;l Ayta&#231;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mandou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.07.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2017.02.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R89S6D0N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martellini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milhau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2017.43.2.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ammann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philip Schade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2016.04.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-014-0253-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2015.19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2014.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902491350012X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Stiernegrip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frey-Sk&#246;tt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394192373.ch8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119522225.ch7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003121596" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003034858" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>