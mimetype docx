--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -195,195 +195,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex base editing of BCL11A regulatory elements to treat sickle cell disease</w:t>
+                <w:t xml:space="preserve">Base editing of β 0 -thalassemia mutations as a therapeutic strategy for severe β-hemoglobinopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Fontana</w:t>
+                <w:t xml:space="preserve">Giulia Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Amistadi</w:t>
+                <w:t xml:space="preserve">Samantha Scaramuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Felix</w:t>
+                <w:t xml:space="preserve">Panagiotis Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mombled</w:t>
+                <w:t xml:space="preserve">Federico Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (10), pp.102376. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (826), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adt8617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447603v1</w:t>
+                <w:t xml:space="preserve">hal-05447602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAP-CAR-T cells reduce dystrophic muscle fibrosis, improving adeno-associated virus gene transfer efficacy</w:t>
               </w:r>
@@ -497,161 +497,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base editing of β 0 -thalassemia mutations as a therapeutic strategy for severe β-hemoglobinopathies</w:t>
+                <w:t xml:space="preserve">Multiplex base editing of BCL11A regulatory elements to treat sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Hardouin</w:t>
+                <w:t xml:space="preserve">Letizia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Scaramuzza</w:t>
+                <w:t xml:space="preserve">Simone Amistadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Antoniou</w:t>
+                <w:t xml:space="preserve">Tristan Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Corradi</w:t>
+                <w:t xml:space="preserve">Margaux Mombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (826), </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (10), pp.102376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adt8617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447602v1</w:t>
+                <w:t xml:space="preserve">hal-05447603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of lysosomal acid lipase deficiency in mice by rAAV8 liver gene transfer</w:t>
               </w:r>
@@ -797,77 +797,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bou Dames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Amistadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 146 (22), pp.2641-2655. </w:t>
@@ -2192,2278 +2192,2144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titin splicing regulates cardiotoxicity associated with calpain 3 gene therapy for limb-girdle muscular dystrophy type 2A</w:t>
+                <w:t xml:space="preserve">Temporary Reduction of Membrane CD4 with the Antioxidant MnTBAP Is Sufficient to Prevent Immune Responses Induced by Gene Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lostal</w:t>
+                <w:t xml:space="preserve">S. da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carinne Roudaut</w:t>
+                <w:t xml:space="preserve">J. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Faivre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Suel</w:t>
+                <w:t xml:space="preserve">F. Onodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cosette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aat6072⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.285-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335723v1</w:t>
+                <w:t xml:space="preserve">hal-02880792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Reduction of Membrane CD4 with the Antioxidant MnTBAP Is Sufficient to Prevent Immune Responses Induced by Gene Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on Human CD34+ Cell Fate due to Lentiviral Vectors Can Be Relieved by Valproic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Papili Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. da Rocha</w:t>
+                <w:t xml:space="preserve">Valentina Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bigot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Corre</w:t>
+                <w:t xml:space="preserve">Saliha Majdoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2019.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880792v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Human CD34+ Cell Fate due to Lentiviral Vectors Can Be Relieved by Valproic Acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Moussy</w:t>
+                <w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Lo Scrudato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Papili Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Corre</w:t>
+                <w:t xml:space="preserve">Karine Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Poletti</w:t>
+                <w:t xml:space="preserve">Célia Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliha Majdoul</w:t>
+                <w:t xml:space="preserve">Stéphanie Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2019.009⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178315v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific titin splicing regulates cardiotoxicity associated with calpain 3 gene therapy for limb-girdle muscular dystrophy 2A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Titin splicing regulates cardiotoxicity associated with calpain 3 gene therapy for limb-girdle muscular dystrophy type 2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carinne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (520), pp.eaat6072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.aat6072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Klein</w:t>
+                <w:t xml:space="preserve">Pre-clinical Development of a Lentiviral Vector Expressing the Anti-sickling βAS3 Globin for Gene Therapy for Sickle Cell Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia Urbinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Hollis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177548v1</w:t>
+                <w:t xml:space="preserve">hal-02178306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Development of a Lentiviral Vector for Gene Therapy of X-Linked Severe Combined Immunodeficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gjata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.257-269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-clinical Development of a Lentiviral Vector Expressing the Anti-sickling βAS3 Globin for Gene Therapy for Sickle Cell Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Charrier</w:t>
+                <w:t xml:space="preserve">Integrated time-lapse and single-cell transcription studies highlight the variable and dynamic nature of human hematopoietic cell fate commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cosette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Hollis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2001867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2018.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178306v1</w:t>
+                <w:t xml:space="preserve">hal-01934491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated time-lapse and single-cell transcription studies highlight the variable and dynamic nature of human hematopoietic cell fate commitment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cindy da Silva</w:t>
+                <w:t xml:space="preserve">Long-term exposure to Myozyme results in a decrease of anti-drug antibodies in late-onset Pompe disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Masat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Perniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2001867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01934491v1</w:t>
+                <w:t xml:space="preserve">hal-01404918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to Myozyme results in a decrease of anti-drug antibodies in late-onset Pompe disease patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Perniconi</w:t>
+                <w:t xml:space="preserve">Systemic epigenetic response to recombinant lentiviral vectors independent of proviral integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Aranyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-016-0077-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep36182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01404918v1</w:t>
+                <w:t xml:space="preserve">hal-02178319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic epigenetic response to recombinant lentiviral vectors independent of proviral integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wiart</w:t>
+                <w:t xml:space="preserve">“RCL-Pooling Assay”: A Simplified Method for the Detection of Replication-Competent Lentiviruses in Vector Batches Using Sequential Pooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dessainte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.202-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2015.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13072-016-0077-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178319v1</w:t>
+                <w:t xml:space="preserve">hal-02178335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“RCL-Pooling Assay”: A Simplified Method for the Detection of Replication-Competent Lentiviruses in Vector Batches Using Sequential Pooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypoxic culture conditions enhance the generation of regulatory T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Anh Neildez-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Fenard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144 (3), pp.431-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imm.12388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2015.166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178335v1</w:t>
+                <w:t xml:space="preserve">hal-02178266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxic culture conditions enhance the generation of regulatory T cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi My Anh Neildez-Nguyen</w:t>
+                <w:t xml:space="preserve">Serotype-specific Binding Properties and Nanoparticle Characteristics Contribute to the Immunogenicity of rAAV1 Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bigot</w:t>
+                <w:t xml:space="preserve">Sylvie da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie da Rocha</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Boisgérault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.1022-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2015.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/imm.12388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178266v1</w:t>
+                <w:t xml:space="preserve">hal-02178340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotype-specific Binding Properties and Nanoparticle Characteristics Contribute to the Immunogenicity of rAAV1 Vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie da Rocha</w:t>
+                <w:t xml:space="preserve">Efficacité et sécurité du traitement par thérapie génique des patients atteints du syndrome de Wiskott-Aldrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cavazzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hacein-Bey-Abina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (12), pp.1066-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153112006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mt.2015.59⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178340v1</w:t>
+                <w:t xml:space="preserve">hal-02178298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité et sécurité du traitement par thérapie génique des patients atteints du syndrome de Wiskott-Aldrich</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Fluctuations and Distributed Control of Gene Expression Impact Cellular Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viñuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153112006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178298v1</w:t>
+                <w:t xml:space="preserve">hal-01370311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Fluctuations and Distributed Control of Gene Expression Impact Cellular Memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lentiviral Transduction of CD34+ Cells Induces Genome-Wide Epigenetic Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Yamagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Viñuelas</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115574. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01370311v1</w:t>
+                <w:t xml:space="preserve">hal-02177572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentiviral Transduction of CD34+ Cells Induces Genome-Wide Epigenetic Modifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Bistable Cell Fate Specification as a Result of Stochastic Fluctuations and Collective Spatial Cell Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Edom-Vovard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Sanatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiaki Yamagata</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48943. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.e14441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4473,163 +4339,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">464. RCL-Pooling Assay: A Simplified Method for the Detection of Replication Competent Lentiviruses in Vector Batches Using Sequential Pooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corre Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dessainte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dessainte</w:t>
+                <w:t xml:space="preserve">Jean-Brice Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASGCT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, washington, DC, United States. pp.S184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1525-0016(16)33273-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4639,554 +4505,554 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat model of X-linked myotubular myopathy with pathological signs in skeletal muscles and liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Navas-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Navas-Navarro</w:t>
+                <w:t xml:space="preserve">Edith Renaud-Gabardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Renaud-Gabardos</w:t>
+                <w:t xml:space="preserve">Badih Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badih Salman</w:t>
+                <w:t xml:space="preserve">Louise Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Benyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Muscle Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Vienne &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AAVpo1.A1 vector expressing MTM1 corrects skeletal muscle pathology with detargeted liver transduction in myotubular myopathy mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">AAVpo1.A1 vectors for gene transfer in muscles and spinal motoneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Renaud-Gabardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Sourd</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Martina Marinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Navas-Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Gouvieux, France</w:t>
+              <w:t xml:space="preserve">Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426920v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAVpo1.A1 vectors for gene transfer in muscles and spinal motoneurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">An AAVpo1.A1 vector expressing MTM1 corrects skeletal muscle pathology with detargeted liver transduction in myotubular myopathy mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Renaud-Gabardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Navas-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">EMBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Gouvieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426946v1</w:t>
+                <w:t xml:space="preserve">hal-04426920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dystrophin deficient rat model mirroring exon skipping in patients with DMD exon 45 deletions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Cynthia Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Daoud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5196,114 +5062,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité phénotypique dans les populations d’origine clonale : Origine et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Ecole Pratique des Hautes Etudes, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01116789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5371,51 +5237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E5E207C"/>
+    <w:nsid w:val="33D014B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5602,51 +5468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0755-8336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279352956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-9696-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Fontana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Amistadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Felix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mombled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buffa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Scaramuzza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Antoniou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Corradi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adt8617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Harb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jenny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustelandt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00816-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chalumeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bou Dames" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dorval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Jaber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Warthi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70075-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Das" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatlum Rruga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annita Montepeloso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Dimartino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spadini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2024.01.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Parmentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Racine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moussy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chantalat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sudharshan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001849" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Israeli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Vu Hong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8040048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Seye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Winkler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-022-00315-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03335763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Amor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sanson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pavani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fabiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cantelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17552-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02881214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Massourides" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66016-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cosette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.04.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03335723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lostal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faivre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aat6072" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. da Rocha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onodi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.06.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Papili Gao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Poletti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Majdoul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2019.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gjata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.03.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Urbinati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hollis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.10.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy da Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001867" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Masat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perniconi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36182" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Aranyi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Yao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wiart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-016-0077-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dessainte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Marteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.166" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Anh Neildez-Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bigot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie da Rocha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12388" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2015.59" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavazzana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacein-Bey-Abina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kaneko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115574" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Yamagata" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048943" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Edom-Vovard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014441" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corre Guillaume" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1525-0016(16)33273-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Navas-Navarro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Renaud-Gabardos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Salman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mangin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sourd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marinello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Daoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bellec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01116789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0755-8336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279352956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-9696-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Scaramuzza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Antoniou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Corradi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adt8617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buffa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101545" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Fontana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Amistadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Felix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mombled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Harb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jenny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustelandt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00816-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chalumeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bou Dames" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dorval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Jaber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Warthi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70075-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Das" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatlum Rruga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annita Montepeloso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Dimartino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spadini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2024.01.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Parmentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Racine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moussy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chantalat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sudharshan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001849" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Israeli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Vu Hong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8040048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Seye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Winkler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-022-00315-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03335763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Amor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sanson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pavani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fabiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cantelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17552-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02881214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Massourides" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66016-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cosette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.04.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. da Rocha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onodi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.06.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Papili Gao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Poletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Majdoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2019.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lostal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aat6072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Urbinati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hollis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.10.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gjata" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2018.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2001867" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Masat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafor&#234;t" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perniconi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36182" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Aranyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Yao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wiart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-016-0077-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dessainte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Marteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Anh Neildez-Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bigot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie da Rocha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12388" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2015.59" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavazzana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hacein-Bey-Abina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kaneko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115574" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Yamagata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048943" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Edom-Vovard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014441" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corre Guillaume" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1525-0016(16)33273-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Navas-Navarro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Renaud-Gabardos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Salman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mangin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benyamine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sourd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Marinello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Daoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bellec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01116789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>