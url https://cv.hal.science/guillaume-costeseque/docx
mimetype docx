--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -920,224 +920,224 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational formulation for higher order macroscopic traffic flow models: numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.112-133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 70, pp 112-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2014.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862966v2</w:t>
+                <w:t xml:space="preserve">hal-01214657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational formulation for higher order macroscopic traffic flow models: numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp 112-133. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 70, pp.112-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trb.2014.08.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214657v1</w:t>
+                <w:t xml:space="preserve">hal-00862966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion about traffic junction modelling: conservation laws vs Hamilton-jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (3), p 411-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,165 +1430,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan à 10 ans de la voie centrale réversible du Pont de Saint-Nazaire</w:t>
+                <w:t xml:space="preserve">Méthodes de qualification de données routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
+              <w:t xml:space="preserve">JM-RST Journées Mobilité du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574831v1</w:t>
+                <w:t xml:space="preserve">hal-03588866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de qualification de données routières</w:t>
+                <w:t xml:space="preserve">Bilan à 10 ans de la voie centrale réversible du Pont de Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM-RST Journées Mobilité du Réseau Scientifique et Technique</w:t>
+              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588866v1</w:t>
+                <w:t xml:space="preserve">hal-03574831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un service de transport par navette autonome à Nantes</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian GSOM traffic flow models on junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1788,213 +1788,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian GSOM traffic flow models on junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic multi class traffic flow model - multilane modeling and application to diverge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Modelling - MATHMOD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWGT 2015 - 18th Euro working group on transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Delft, France. 26 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250433v1</w:t>
+                <w:t xml:space="preserve">hal-01250366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic multi class traffic flow model - multilane modeling and application to diverge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian GSOM traffic flow models on junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT 2015 - 18th Euro working group on transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Mathematical Modelling - MATHMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Vienne, Austria. pp.147-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250366v1</w:t>
+                <w:t xml:space="preserve">hal-01250433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach for Hamilton-Jacobi equations on a network: application to traffic</w:t>
               </w:r>
@@ -2696,51 +2696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62AA2382"/>
+    <w:nsid w:val="A93315B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2927,51 +2927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-costeseque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2389-4778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183650905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/costeseque_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/sti-systemes-transports-intelligents-plus-securite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/gcosteseque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raballand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155131v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Brouty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1268173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636156v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110695X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551100v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kolb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone G&#246;ttlich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829044v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862966v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Lebacque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2014.08.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Horvath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khelifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02175497v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S Canepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Claudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119173v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-costeseque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2389-4778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183650905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/costeseque_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/sti-systemes-transports-intelligents-plus-securite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/gcosteseque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raballand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155131v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Brouty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1268173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636156v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110695X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551100v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kolb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone G&#246;ttlich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829044v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Lebacque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2014.08.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862966v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Horvath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khelifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02175497v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S Canepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Claudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119173v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>