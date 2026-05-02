--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -486,239 +486,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155131v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled PDE-ODE model for bounded acceleration in macroscopic traffic flow models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Laurent-Brouty</w:t>
+                <w:t xml:space="preserve">From traffic and pedestrian follow-the-leader models with reaction time to first order convection-diffusion flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Goatin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Herty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Seyfried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 78 (1), pp.63-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M110695X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636156v4</w:t>
+                <w:t xml:space="preserve">hal-01414839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From traffic and pedestrian follow-the-leader models with reaction time to first order convection-diffusion flow models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tordeux</w:t>
+                <w:t xml:space="preserve">A coupled PDE-ODE model for bounded acceleration in macroscopic traffic flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent-Brouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armin Seyfried</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (9), pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M110695X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414839v1</w:t>
+                <w:t xml:space="preserve">hal-01636156v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareto-optimal coupling conditions for the Aw-Rascle-Zhang traffic flow model at junctions</w:t>
               </w:r>
@@ -920,224 +920,224 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational formulation for higher order macroscopic traffic flow models: numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp 112-133. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 70, pp.112-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214657v1</w:t>
+                <w:t xml:space="preserve">hal-00862966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational formulation for higher order macroscopic traffic flow models: numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.112-133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 70, pp 112-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2014.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862966v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion about traffic junction modelling: conservation laws vs Hamilton-jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (3), p 411-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1361,96 +1361,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats d'évaluation de l'expérimentation d'une navette autonome à Nantes</w:t>
+                <w:t xml:space="preserve">Bilan à 10 ans de la voie centrale réversible du Pont de Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
+              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574778v1</w:t>
+                <w:t xml:space="preserve">hal-03574831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de qualification de données routières</w:t>
               </w:r>
@@ -1499,96 +1499,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan à 10 ans de la voie centrale réversible du Pont de Saint-Nazaire</w:t>
+                <w:t xml:space="preserve">Résultats d'évaluation de l'expérimentation d'une navette autonome à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
+              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574831v1</w:t>
+                <w:t xml:space="preserve">hal-03574778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un service de transport par navette autonome à Nantes</w:t>
               </w:r>
@@ -1693,308 +1693,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian GSOM traffic flow models on junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic multi class traffic flow model - multilane modeling and application to diverge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, VIENNE, Austria. pp 147-152</w:t>
+              <w:t xml:space="preserve">EWGT 2015 - 18th Euro working group on transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Delft, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214879v1</w:t>
+                <w:t xml:space="preserve">hal-01250366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic multi class traffic flow model - multilane modeling and application to diverge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian GSOM traffic flow models on junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costeseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Duret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Costeseque</w:t>
+                <w:t xml:space="preserve">Asma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT 2015 - 18th Euro working group on transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Mathematical Modelling - MATHMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Vienne, Austria. pp.147-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250366v1</w:t>
+                <w:t xml:space="preserve">hal-01250433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian GSOM traffic flow models on junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Modelling - MATHMOD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, VIENNE, Austria. pp 147-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01250433v1</w:t>
+                <w:t xml:space="preserve">hal-01214879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach for Hamilton-Jacobi equations on a network: application to traffic</w:t>
               </w:r>
@@ -2696,51 +2696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A93315B5"/>
+    <w:nsid w:val="D5FC7B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2927,51 +2927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-costeseque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2389-4778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183650905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/costeseque_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/sti-systemes-transports-intelligents-plus-securite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/gcosteseque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raballand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155131v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Brouty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1268173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636156v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110695X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551100v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kolb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone G&#246;ttlich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829044v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Lebacque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2014.08.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862966v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Horvath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khelifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02175497v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S Canepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Claudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119173v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-costeseque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2389-4778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183650905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/costeseque_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/sti-systemes-transports-intelligents-plus-securite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/gcosteseque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raballand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155131v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Brouty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1268173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110695X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636156v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551100v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kolb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone G&#246;ttlich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829044v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862966v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Lebacque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2014.08.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Horvath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khelifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02175497v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S Canepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Claudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119173v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>