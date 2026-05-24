--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -136,120 +136,141 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">costeseque_g_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">hgUwq8gAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Présentation courte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guillaume Costeseque est chef de projet dans le domaine des transports au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cerema</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Centre français d'études et d'expertises sur les risques, l'environnement, la mobilité et l'aménagement du territoire) depuis 2018. Depuis 2021, il est également membre associé de l'équipe de recherche &amp;quot;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Systèmes de Transport Intelligents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&amp;quot; au Cerema. Auparavant, il a obtenu son diplôme d'ingénieur et son master en transports en 2011 et son doctorat en mathématiques appliquées en 2014, avec une spécialisation en théorie du trafic routier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En savoir plus : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sites.google.com/view/gcosteseque</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -279,907 +300,907 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du covoiturage dans nos régions : nouvelle donnée, nouveaux outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raballand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 258, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroscopic traffic flow model accounting for bounded acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laurent-Brouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/19M1268173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155131v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From traffic and pedestrian follow-the-leader models with reaction time to first order convection-diffusion flow models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pareto-optimal coupling conditions for the Aw-Rascle-Zhang traffic flow model at junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Herty</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Seyfried</w:t>
+                <w:t xml:space="preserve">Simone Göttlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 78 (1), pp.63-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 78 (4), pp.1981-2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414839v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled PDE-ODE model for bounded acceleration in macroscopic traffic flow models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From traffic and pedestrian follow-the-leader models with reaction time to first order convection-diffusion flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Goatin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Herty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Seyfried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 78 (1), pp.63-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M110695X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636156v4</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto-optimal coupling conditions for the Aw-Rascle-Zhang traffic flow model at junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A coupled PDE-ODE model for bounded acceleration in macroscopic traffic flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent-Brouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Göttlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (4), pp.1981-2002</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (9), pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551100v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636156v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convergent scheme for Hamilton-Jacobi equations on a junction: application to traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 129 (3), pp.405-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational formulation for higher order macroscopic traffic flow models: numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.112-133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 70, pp 112-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2014.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862966v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational formulation for higher order macroscopic traffic flow models: numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp 112-133. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 70, pp.112-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214657v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion about traffic junction modelling: conservation laws vs Hamilton-jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (3), p 411-433. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2014.7.411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1189,875 +1210,875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données du Registre de preuve de covoiturage à l’échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costeseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Costeseque</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raballand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Congrès ATEC ITS France - Les Rencontres de la Mobilité Intelligente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement à l'émergence d'un projet de mobilité autonome en zone peu dense : le cas d'Uzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan à 10 ans de la voie centrale réversible du Pont de Saint-Nazaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Méthodes de qualification de données routières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
+              <w:t xml:space="preserve">JM-RST Journées Mobilité du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574831v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de qualification de données routières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bilan à 10 ans de la voie centrale réversible du Pont de Saint-Nazaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM-RST Journées Mobilité du Réseau Scientifique et Technique</w:t>
+              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588866v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats d'évaluation de l'expérimentation d'une navette autonome à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un service de transport par navette autonome à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Rus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés ATEC ITS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic multi class traffic flow model - multilane modeling and application to diverge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGT 2015 - 18th Euro working group on transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Delft, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian GSOM traffic flow models on junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mathematical Modelling - MATHMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Vienne, Austria. pp.147-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian GSOM traffic flow models on junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Patrick Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, VIENNE, Austria. pp 147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical approach for Hamilton-Jacobi equations on a network: application to traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2067,102 +2088,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation dans le contexte du trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varenne, F and Silberstein, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modéliser et simuler. Epistémologies et pratiques de la modéélisation et de la simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2172,130 +2193,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization-based queue length estimation on arterial networks using a macroscopic traffic model enforcing vehicles bounded acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costeseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward S Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2305,213 +2326,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODALES D6.4: Impact assessment report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costeseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision court terme des temps de parcours. Synthèse bibliographique des différentes méthodes et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2521,114 +2542,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du trafic routier sur réseaux à l'aide des équations d'Hamilton-Jacobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Est, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PEST1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01119173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2696,51 +2717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5FC7B46"/>
+    <w:nsid w:val="6AD8794E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2927,51 +2948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-costeseque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2389-4778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183650905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/costeseque_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/sti-systemes-transports-intelligents-plus-securite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/gcosteseque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raballand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155131v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Brouty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1268173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110695X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636156v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551100v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kolb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone G&#246;ttlich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829044v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862966v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Lebacque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2014.08.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Horvath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khelifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02175497v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S Canepa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Claudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119173v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-costeseque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2389-4778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183650905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/costeseque_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=hgUwq8gAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/sti-systemes-transports-intelligents-plus-securite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/gcosteseque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raballand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155131v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Brouty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1268173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551100v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kolb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone G&#246;ttlich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Seyfried" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110695X" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636156v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829044v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Lebacque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Lebacque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2014.08.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862966v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Horvath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khelifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00965010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02175497v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S Canepa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G Claudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119173v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1081" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>