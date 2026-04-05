--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -771,234 +771,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dom Juan, ou le crédit d’une œuvre</w:t>
+                <w:t xml:space="preserve">L’île, un personnage-juge : Le Jugement dernier des rois de Sylvain Maréchal (1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et Argent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martial Poirson; Patrice Baubeau; Yann Toma, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">L’île dans les dramaturgies européennes (17e-18e s.) ; enjeux idéologiques, philosophiques et spectaculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emanuele de Luca; Andrea Fabiano; Judith Le Blanc; Marie-Cécile Schang-Norbelly, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464313v1</w:t>
+                <w:t xml:space="preserve">hal-04464310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre est-il condamné au trop d’humanité ?</w:t>
+                <w:t xml:space="preserve">Dom Juan, ou le crédit d’une œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empathie sélective : États, silence médiatique et minorités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Allan Deneuville; Julien Brugeron; Soukaïna Mniaï, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Art et Argent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martial Poirson; Patrice Baubeau; Yann Toma, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464309v1</w:t>
+                <w:t xml:space="preserve">hal-04464313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île, un personnage-juge : Le Jugement dernier des rois de Sylvain Maréchal (1793)</w:t>
+                <w:t xml:space="preserve">Le théâtre est-il condamné au trop d’humanité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’île dans les dramaturgies européennes (17e-18e s.) ; enjeux idéologiques, philosophiques et spectaculaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emanuele de Luca; Andrea Fabiano; Judith Le Blanc; Marie-Cécile Schang-Norbelly, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Empathie sélective : États, silence médiatique et minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allan Deneuville; Julien Brugeron; Soukaïna Mniaï, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464310v1</w:t>
+                <w:t xml:space="preserve">hal-04464309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir le normal et l’hybride : un ‘‘sauvage’’ au Palais Royal en 1791</w:t>
               </w:r>
@@ -1917,51 +1917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44605ECE"/>
+    <w:nsid w:val="E5ADA4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2148,51 +2148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0998-4557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rochefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Astier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14by0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04464293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0998-4557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rochefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Astier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14by0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04464293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>