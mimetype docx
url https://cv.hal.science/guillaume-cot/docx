--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -126,358 +126,514 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire des pratiques économiques ordinaires de la musique et du spectacle (XVIIe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Les dramaturgies de la dette au tournant des XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Campos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, pp.2-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14bxu⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bxo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04847578v1</w:t>
+                <w:t xml:space="preserve">hal-05586100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème d’un nous commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Astier</w:t>
+                <w:t xml:space="preserve">Une histoire des pratiques économiques ordinaires de la musique et du spectacle (XVIIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Madeleine Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bxu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686781v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04847578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’extraction à la génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.8274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème d’un nous commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS3 : "Un moi pluriel" – Écritures théâtrales du collectif</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shakespeare, un héritage juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.10094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -487,995 +643,995 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dramaturges entre deux fauteuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail des gens de théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Lopez; Franck Monnier, Jan 2023, Versailles - Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites théâtrales ont-elles des bornes juridiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esthétiques de l'excès, cirque et arts de dépasser les bornes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Philippe-Meden, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dramaturgies de la dette à l’âge moderne (XVIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « Une histoire matérielle de la musique et des arts du spectacle : d’une économie domestique à une économie politique (XVIe - XXe siècle) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Madeleine Goulet; Rémy Campos, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction et la règle : le jeu de rôle comme variante du droit et de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « Donjons &amp; Labo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Godin; Audrey Dominguez, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’île, un personnage-juge : Le Jugement dernier des rois de Sylvain Maréchal (1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’île dans les dramaturgies européennes (17e-18e s.) ; enjeux idéologiques, philosophiques et spectaculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emanuele de Luca; Andrea Fabiano; Judith Le Blanc; Marie-Cécile Schang-Norbelly, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom Juan, ou le crédit d’une œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et Argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martial Poirson; Patrice Baubeau; Yann Toma, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre est-il condamné au trop d’humanité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empathie sélective : États, silence médiatique et minorités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Allan Deneuville; Julien Brugeron; Soukaïna Mniaï, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir le normal et l’hybride : un ‘‘sauvage’’ au Palais Royal en 1791</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridités des espaces de création et pluralité des formes scéniques en France (1760-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pauline Beaucé; Sandrine Dubouilh; Cyril Triolaire, Oct 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspiracies on Stage during the French Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plots, Cabals and Conspiracies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Labrune; Clara Manco, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment devient-on spectateur ? L’exemple de Saint-Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art du partage, journées européennes du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d’Histoire de l’Art, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans la représentation : le théâtre et l’Assemblée sous la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art de la représentation théâtrale et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noémie Villacèque; Yann Lignereux, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Par devant nous’’. Interventions policières dans les théâtres : 1789-1794</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’esthétique des politiques culturelles sous la Révolution et l’Empire 1789-1815</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katherine Atsbury, Jun 2017, Warwick, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller et interpréter le théâtre : l’impossible mission en l’an II de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs du théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédérique Aït-Touati; Alexei Evstarov, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasmes de l’efficacité politique du théâtre sous la Révolution française : fondements et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire littéraire « Armes de la critique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe « Armes de la critique », Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1485,371 +1641,768 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Economic Practices in Music and Performing Arts (17th-20th Centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Campos</w:t>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Madeleine Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14by0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un moi pluriel&amp;quot; – Écritures théâtrales du collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS3, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’horrible expérience : la mort dans le théâtre du Grand-Guignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix de Morant; Florence March. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultime Exhalaison ; Représenter, jouer jusqu’au dernier souffle XVIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, 2026, 9791032006009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire les émotions du public de théâtre en Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibaut Julian; Renaud Bret-Vitoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution et le théâtre des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2025, 978-2-38377-369-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu de l’ordre théâtral : des Law and literature studies à la double séance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiphaine Karsenti; Olivier Neveux; Christophe Triau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éloge du désordre, penser le théâtre avec Christian Biet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-15808-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dramaturge entre deux fauteuils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Lopez; Franck Monnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail des gens de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-16512-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir le normal et l’hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Beaucé; Cyrile Triolaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces du spectacle vivant dans la ville ; permanences, mutations, hybridités (XVIII e – XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2021, 978-2-84516-998-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Scène et la Loi : les dramaturgies du droit sous la Révolution française (1789-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Paris 8 - Vincennes-Saint-Denis, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04464293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1917,51 +2470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5ADA4D8"/>
+    <w:nsid w:val="3EAE1648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2148,51 +2701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0998-4557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rochefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Astier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14by0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04464293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0998-4557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rochefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Astier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14by0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04464293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>