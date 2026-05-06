--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -511,278 +511,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of elastic softening in highly anisotropic carbons under in-plane compression/indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ observation of the capillary infiltration of molten silicon in a SiC/SiC composite by X-ray radiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Petitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+                <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouannigot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.06.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.1947-1954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832934v1</w:t>
+                <w:t xml:space="preserve">hal-03763025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of the capillary infiltration of molten silicon in a SiC/SiC composite by X-ray radiography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Petitcorps</w:t>
+                <w:t xml:space="preserve">Mechanisms of elastic softening in highly anisotropic carbons under in-plane compression/indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Maire</w:t>
+                <w:t xml:space="preserve">Stéphane Jouannigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marchais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard L Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42, pp.1947-1954. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.425-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763025v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D image-based multiphysics model for lifetime evaluation and failure scenario analysis of self-healing ceramic-matrix mini-composites under a tensile load</w:t>
               </w:r>
@@ -879,352 +879,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of traction-free cracks: Benchmarking the augmented finite element method (AFEM)</w:t>
+                <w:t xml:space="preserve">Performance assessment of the augmented finite element method for the modeling of weak discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Essongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 253, pp.107873. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (1), pp.172-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.6530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433348v1</w:t>
+                <w:t xml:space="preserve">hal-03469369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of the augmented finite element method for the modeling of weak discontinuities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Essongue</w:t>
+                <w:t xml:space="preserve">Feasibility of a weakly intrusive Generalized Finite Element Method implementation in a commercial code: Application to Ceramic Matrix Composite micro-structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas-David Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6530⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242, pp.106374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2020.106374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469369v1</w:t>
+                <w:t xml:space="preserve">hal-03010591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a weakly intrusive Generalized Finite Element Method implementation in a commercial code: Application to Ceramic Matrix Composite micro-structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+                <w:t xml:space="preserve">Finite element modelling of traction-free cracks: Benchmarking the augmented finite element method (AFEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Essongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 242, pp.106374. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.107873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2020.106374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010591v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitization and image-based structure-properties relationship evaluation of a porous gold micro-electrode</w:t>
               </w:r>
@@ -1338,841 +1338,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the non-linear mechanical and thermomechanical behavior of 3D carbon/carbon composites based on internal interfaces</w:t>
+                <w:t xml:space="preserve">Synthesis and optimization of low-pressure chemical vapor deposition-silicon nitride coatings deposited from SiHCl3 and NH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gillard</w:t>
+                <w:t xml:space="preserve">Benjamin Cossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sean W King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.07.101⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 681, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328597v1</w:t>
+                <w:t xml:space="preserve">hal-02334052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational segmentation of textile composite preforms from X-ray computed tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bénézech</w:t>
+                <w:t xml:space="preserve">Modeling of the non-linear mechanical and thermomechanical behavior of 3D carbon/carbon composites based on internal interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111496⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154, pp.178-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328619v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based Numerical Modeling of Self-Healing in a Ceramic-Matrix Minicomposite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Perrot</w:t>
+                <w:t xml:space="preserve">Variational segmentation of textile composite preforms from X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bénézech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics2020026⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.111496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118786v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and optimization of low-pressure chemical vapor deposition-silicon nitride coatings deposited from SiHCl3 and NH3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jacques</w:t>
+                <w:t xml:space="preserve">Image-based Numerical Modeling of Self-Healing in a Ceramic-Matrix Minicomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 681, pp.47-57. </w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.308-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ceramics2020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334052v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry and ab initio topology analyses of electron lone pair triplets and twins in interhalogen compounds and halogen suboxides</w:t>
+                <w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Matar</w:t>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630577v1</w:t>
+                <w:t xml:space="preserve">hal-01593228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry of nitrogen E lone pair in NH3E, NOFE, N2O3E2, AgNO2E, and NCl3E</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Stereochemistry and ab initio topology analyses of electron lone pair triplets and twins in interhalogen compounds and halogen suboxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir F. Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47-48, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495061v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caty</w:t>
+                <w:t xml:space="preserve">Stereochemistry of nitrogen E lone pair in NH3E, NOFE, N2O3E2, AgNO2E, and NCl3E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bouterf</w:t>
+                <w:t xml:space="preserve">Eladio Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir F. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.446-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593228v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of monolithic CVD-SiC tubes</w:t>
               </w:r>
@@ -2184,77 +2184,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patxi Drieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouannigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (8), pp.1873 - 1883. </w:t>
@@ -2292,77 +2292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative, space-resolved method for optical anisotropy estimation in bulk carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Le Doze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patxi Drieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,480 +3167,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+                <w:t xml:space="preserve">Segmentation de préformes textiles à partir de micro-tomographies à rayons X par une approche variationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421459v1</w:t>
+                <w:t xml:space="preserve">hal-02420786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre oxydation et évolution de l'adhérence d'une barrière environnementale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+                <w:t xml:space="preserve">Digitizing gold porous electrodes using FIB-SEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Rebillat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Chimie Physique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420793v1</w:t>
+                <w:t xml:space="preserve">hal-02398592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Mano</w:t>
+                <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées du Matériau Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398593v1</w:t>
+                <w:t xml:space="preserve">hal-02421459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC/SiC composites crack modeling at the fiber scale using a phasefield approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+                <w:t xml:space="preserve">Relation entre oxydation et évolution de l'adhérence d'une barrière environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rebillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on High Temperature Ceramic Matrix Composites – HT-CMC 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037497v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
               </w:r>
@@ -3678,383 +3652,409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées du Matériau Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398589v1</w:t>
+                <w:t xml:space="preserve">hal-02398593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de préformes textiles à partir de micro-tomographies à rayons X par une approche variationnelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420786v1</w:t>
+                <w:t xml:space="preserve">hal-02398589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitizing gold porous electrodes using FIB-SEM analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiC/SiC composites crack modeling at the fiber scale using a phasefield approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas-David Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Chimie Physique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on High Temperature Ceramic Matrix Composites – HT-CMC 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398592v1</w:t>
+                <w:t xml:space="preserve">hal-03037497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale damage modeling of 3D ceramic matrix composites from in-situ X-ray tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4073,359 +4073,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des endommagements sur Composites à Matrice Céramiques par des essais in-situ sous microtomographie X</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Elaboration_et_caracterisation_mecanique_de_matrices_de_carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delehouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621621v1</w:t>
+                <w:t xml:space="preserve">hal-01621543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration_et_caracterisation_mecanique_de_matrices_de_carbone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delehouzé</w:t>
+                <w:t xml:space="preserve">Etude des endommagements sur Composites à Matrice Céramiques par des essais in-situ sous microtomographie X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Charron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caty</w:t>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621543v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH TEMPERATURE MECHANICAL CHARACTERIZATION OF MICRO-AND MESO-INTERFACES IN A 3D CARBON-CARBON COMPOSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouannigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17: 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU München &amp; MAI Carbon, Jun 2016, Munich, Germany</w:t>
@@ -4683,103 +4683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 2D de la formation d'oxyde dans les CMCs à matrice auto-cicatrisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4923,325 +4923,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'endommagement de différents composites à matrice céramique lors d'un impact à basse vitesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation macroscopique du comportement mécanique des composites à matrice céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Martin</w:t>
+                <w:t xml:space="preserve">Christophe Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.43</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597914v1</w:t>
+                <w:t xml:space="preserve">hal-00597887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des propriétés mécaniques de tubes composites tressés SiCf/SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rohmer</w:t>
+                <w:t xml:space="preserve">Mécanismes d'endommagement de différents composites à matrice céramique lors d'un impact à basse vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lorrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.15</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597881v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation macroscopique du comportement mécanique des composites à matrice céramique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dupin</w:t>
+                <w:t xml:space="preserve">Modélisation des propriétés mécaniques de tubes composites tressés SiCf/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Camus</w:t>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.23</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597887v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiéchelle du comportement mécanique des matériaux composites à renfort tissé</w:t>
               </w:r>
@@ -5488,90 +5488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based 2D numerical modeling of oxide formation in self-healing CMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ricchiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7845, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5865,51 +5865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongze He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Y Matveev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Turpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09506608251363653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallie Quemeras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Gaget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandellos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L Vignoles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.06.063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03741298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bellezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Essongue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107873" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6530" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-David Jayet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2020.106374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cossou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean W King" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.04.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Matar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2017.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Drieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.10.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PMK183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.08.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V65207CL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGLDG29S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu L Fok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Cooper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J.E. Qualtrough" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2005.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G07RTDS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Doze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ayadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saurat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rohmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grippon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baste" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aristegui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Camus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongze He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Y Matveev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Turpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09506608251363653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallie Quemeras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Gaget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandellos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L Vignoles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.06.063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03741298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bellezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Essongue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-David Jayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2020.106374" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cossou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean W King" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.04.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111496" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Matar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2017.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.06.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Drieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.10.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PMK183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.08.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V65207CL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGLDG29S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu L Fok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Cooper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J.E. Qualtrough" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2005.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G07RTDS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Doze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ayadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saurat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rohmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grippon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baste" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aristegui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Camus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>