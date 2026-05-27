--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -879,304 +879,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of the augmented finite element method for the modeling of weak discontinuities</w:t>
+                <w:t xml:space="preserve">Feasibility of a weakly intrusive Generalized Finite Element Method implementation in a commercial code: Application to Ceramic Matrix Composite micro-structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Essongue</w:t>
+                <w:t xml:space="preserve">Thomas-David Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6530⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242, pp.106374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2020.106374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469369v1</w:t>
+                <w:t xml:space="preserve">hal-03010591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a weakly intrusive Generalized Finite Element Method implementation in a commercial code: Application to Ceramic Matrix Composite micro-structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance assessment of the augmented finite element method for the modeling of weak discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+                <w:t xml:space="preserve">Simon Essongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 242, pp.106374. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (1), pp.172-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2020.106374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.6530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010591v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of traction-free cracks: Benchmarking the augmented finite element method (AFEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Essongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 253, pp.107873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2801,51 +2801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (11), pp.1677-1685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,90 +3850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC/SiC composites crack modeling at the fiber scale using a phasefield approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas-David Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on High Temperature Ceramic Matrix Composites – HT-CMC 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3997,51 +3997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Grippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5348,51 +5348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiéchelle du comportement mécanique des matériaux composites à renfort tissé = Multiscale modelling of the mechanical behaviour of woven composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5865,51 +5865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongze He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Y Matveev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Turpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09506608251363653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallie Quemeras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Gaget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandellos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L Vignoles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.06.063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03741298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bellezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Essongue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-David Jayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2020.106374" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cossou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean W King" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.04.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111496" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Matar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2017.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.06.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Drieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.10.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PMK183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.08.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V65207CL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGLDG29S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu L Fok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Cooper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J.E. Qualtrough" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2005.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G07RTDS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Doze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ayadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saurat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rohmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grippon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baste" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aristegui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Camus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongze He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Y Matveev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Turpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09506608251363653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallie Quemeras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Gaget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandellos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120331" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L Vignoles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.06.063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03741298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bellezza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-David Jayet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2020.106374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Essongue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cossou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean W King" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.04.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111496" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Matar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2017.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.06.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Drieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Ritchie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.10.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PMK183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.08.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V65207CL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGLDG29S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu L Fok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Cooper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J.E. Qualtrough" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2005.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G07RTDS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Doze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420786v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ayadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saurat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rohmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grippon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baste" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aristegui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Camus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric . Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>