--- v0 (2026-03-16)
+++ v1 (2026-05-15)
@@ -100,372 +100,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the chain of infection by Trichophyton equinum in military horses in France</w:t>
+                <w:t xml:space="preserve">Importations commerciales de chiens : un risque majeur d'introduction de Brucella canis en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gouzer</w:t>
+                <w:t xml:space="preserve">Patrick Mvumbi Muntu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Lalonde</w:t>
+                <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Solène de Joybert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gina Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the International Society for Human and Animal Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Iguaçu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques annuelles du Réseau doctoral de santé publique (RDSP) - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes EHESP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457733v1</w:t>
+                <w:t xml:space="preserve">hal-05466698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importations commerciales de chiens : un risque majeur d'introduction de Brucella canis en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Risk assessment of Brucella canis introduction into France via dogs import and control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mvumbi Muntu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques annuelles du Réseau doctoral de santé publique (RDSP) - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Rennes EHESP, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maisons-Alfort, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466698v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of Brucella canis introduction into France via dogs import and control measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the chain of infection by Trichophyton equinum in military horses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mvumbi Muntu</w:t>
+                <w:t xml:space="preserve">Axelle Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Crozet</w:t>
+                <w:t xml:space="preserve">Anne-Solène de Joybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Zanella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Jabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Maisons-Alfort, France, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the International Society for Human and Animal Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Iguaçu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466722v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabies in your neighbourhood? A simulation study on the spread of dog rabies and its control following its incursion in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -600,51 +600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Watier Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -743,51 +743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 109, pp.103105. </w:t>
@@ -825,51 +825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What would be the impact on the rabies risk of reducing the waiting period before dogs are imported? A modelling study based on the European Union legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,51 +968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Watier-Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 81, pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1037,51 +1037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment of rabies being introduced into mainland France through worldwide noncommercial dog and cat movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1165,329 +1165,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04169560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatrième conférence internationale de surveillance en santé animale (ICAHS) à Copenhague (Danemark) du 3 au 5 mai 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seizième symposium international d’épidémiologie et d’économie vétérinaire (ISVEE) à Halifax (Canada) du 7 au 12 août 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 79, pp.143</w:t>
+              <w:t xml:space="preserve">, 2022, 79, pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389960v1</w:t>
+                <w:t xml:space="preserve">hal-04389962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizième symposium international d’épidémiologie et d’économie vétérinaire (ISVEE) à Halifax (Canada) du 7 au 12 août 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Management practices of dog and cat owners in France (pet traveling, animal contact rates and medical monitoring): Impacts on the introduction and the spread of directly transmitted infectious pet diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (3), pp.1256-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389962v1</w:t>
+                <w:t xml:space="preserve">anses-03293004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management practices of dog and cat owners in France (pet traveling, animal contact rates and medical monitoring): Impacts on the introduction and the spread of directly transmitted infectious pet diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quatrième conférence internationale de surveillance en santé animale (ICAHS) à Copenhague (Danemark) du 3 au 5 mai 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.14088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03293004v1</w:t>
+                <w:t xml:space="preserve">hal-04389960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit–Risk Assessment of the French Surveillance Protocol of Apparently Healthy Biting Dogs and Cats for Human Rabies Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,51 +1577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des personnes aux morsures de chiens et de chats en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,1439 +1696,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rage en France : quel est le risque actuel et comment le prévenir ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Étude des pratiques de dépistage de la tuberculose bovine par les vétérinaires sanitaires en France à travers des enquêtes qualitative et quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 410, pp.30-36</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (90), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390048v1</w:t>
+                <w:t xml:space="preserve">hal-04389932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the cost-effectiveness of alternative bovine tuberculosis surveillance protocols in French cattle farms using the mixed interferon gamma test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guétin-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Guétin-Poirier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.546 - 562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating data of veterinarians’ practices in assessing the cost effectiveness of three components of the bovine tuberculosis surveillance system by intradermal tuberculin testing in French cattle farms through a scenario-tree approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guétin-Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guétin-Poirier</w:t>
+                <w:t xml:space="preserve">S. Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 128, pp.242-260. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+              <w:t xml:space="preserve">, 2020, 128, pp.242 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rvsc.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381339v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des pratiques de dépistage de la tuberculose bovine par les vétérinaires sanitaires en France à travers des enquêtes qualitative et quantitative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Attitudes et pratiques face au risque rabique dans l'hexagone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Dufour</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (90), pp.1-8</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 410, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389932v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating data of veterinarians’ practices in assessing the cost effectiveness of three components of the bovine tuberculosis surveillance system by intradermal tuberculin testing in French cattle farms through a scenario-tree approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Guétin-Poirier</w:t>
+                <w:t xml:space="preserve">Assessment of the cost-effectiveness of alternative bovine tuberculosis surveillance protocols in French cattle farms using the mixed interferon gamma test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guétin-Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Rivière</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 128, pp.242 - 260. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 132, pp.546-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2019.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03488509v1</w:t>
+                <w:t xml:space="preserve">hal-04381322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the cost-effectiveness of alternative bovine tuberculosis surveillance protocols in French cattle farms using the mixed interferon gamma test</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the Worldwide Occurrence of Rabies in Dogs and Cats Using a Simple and Homogenous Framework for Quantitative Risk Assessments of Rabies Reintroduction in Disease-Free Areas through Pet Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.08.005⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vetsci7040207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381322v1</w:t>
+                <w:t xml:space="preserve">anses-03294258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes et pratiques face au risque rabique dans l'hexagone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bilan des cas de rage importés en France : comment y faire face ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cliquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 410, pp.24-29</w:t>
+              <w:t xml:space="preserve">, 2020, 410, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390020v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Worldwide Occurrence of Rabies in Dogs and Cats Using a Simple and Homogenous Framework for Quantitative Risk Assessments of Rabies Reintroduction in Disease-Free Areas through Pet Movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rage en France : quel est le risque actuel et comment le prévenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Cliquet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 410, pp.30-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03294258v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des cas de rage importés en France : comment y faire face ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La contention de troupeau en élevage bovin : état des lieux et perception des vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 410, pp.37-45</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390035v1</w:t>
+                <w:t xml:space="preserve">hal-04389979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contention de troupeau en élevage bovin : état des lieux et perception des vétérinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Élaboration d'arbres de scénarios et utilisation de données d'enquêtes pour apprécier la probabilité d'introduction du virus rabique en France métropolitaine par les carnivores domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94, pp.73-76</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.5-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389979v1</w:t>
+                <w:t xml:space="preserve">hal-04389953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'arbres de scénarios et utilisation de données d'enquêtes pour apprécier la probabilité d'introduction du virus rabique en France métropolitaine par les carnivores domestiques</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Investigation of field intradermal tuberculosis test practices performed by veterinarians in France and factors that influence testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.406 - 416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rvsc.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3138,241 +3008,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUANTITATIVE RISK-ASSESSMENT OF BRUCELLA CANIS INTRODUCTION TO FRANCE THROUGH COMMERCIAL IMPORTATION OF BREEDING DOGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mvumbi Muntu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Annual Meeting of the SVEPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THE SOCIETY FOR VETERINARY EPIDEMIOLOGY AND PREVENTIVE MEDICINE (SVEPM), Mar 2025, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk-assessment of Brucella canis introduction in France through worldwide commercial imports of breeding dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mvumbi Muntu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine Annual Conference and General Meeting (SVEPM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et paramétrage, à l’aide de données d’enquête, d’un arbre de scenarii afin d’apprécier la probabilité d’introduction du parasite Dirofilaria immitis en France métropolitaine lors de retours de missions à l’étranger de chiens militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3381,120 +3251,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Watier-Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of regulatory measures for rabies prevention by modelling: example of the waiting period issue before dog importations into rabies-free areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,212 +3379,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop for Rabies 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anses-Nancy Laboratory for Rabies and Wildlife - EURL for Rabies, Jun 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to apply appropriate surveillance of apparently healthy biting dogs for human rabies prevention in dog rabies-free countries? A benefit-risk modelling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to effectively prevent rabies incursion through dog and cat movements in rabies free areas? A modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Charmet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Animal Health Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">16th International Symposium of Veterinary Epidemiology and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390095v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque rabique associé aux carnivores domestiques et sa gestion en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,212 +3625,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l'École Nationale Vétérinaire d'Alfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to effectively prevent rabies incursion through dog and cat movements in rabies free areas? A modeling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to apply appropriate surveillance of apparently healthy biting dogs for human rabies prevention in dog rabies-free countries? A benefit-risk modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Rapenne</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium of Veterinary Epidemiology and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">4th International Conference on Animal Health Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390121v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des personnes aux morsures de chiens et chats en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,100 +3875,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Maisons-Alfort (online conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'arbres de scénarios et utilisation de données d'enquêtes pour apprécier la probabilité d'introduction du virus rabique en France métropolitaine par les carnivores domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,172 +4000,172 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating sociological data in scenario tree modelling: the example of the evaluation of the French bovine tuberculosis surveillance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guétin-Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposia on Veterinary Epidemiology and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4305,279 +4175,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque rabique associé aux chiens et aux chats en France métropolitaine : analyse quantitative et modalités de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Santé publique et épidémiologie. Université Paris-Est Créteil, 2022. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Virologie. Université Paris-Est Créteil Val-de-Marne - Paris 12, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022PA120023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-03974962v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04125736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque rabique associé aux chiens et aux chats en France métropolitaine : analyse quantitative et modalités de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Virologie. Université Paris-Est Créteil Val-de-Marne - Paris 12, 2022. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2022PA120023⟩</w:t>
+              <w:t xml:space="preserve">Santé publique et épidémiologie. Université Paris-Est Créteil, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04125736v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03974962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tumeurs naturellement transmissibles : synthèse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04885718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4724,51 +4594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lalonde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne de Joybert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mvumbi Muntu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Grosbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier Grillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier-Grillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rapenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13976" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03293004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Lacoste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8070132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lacoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gu&#233;tin-Poirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04381339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;tin-Poirier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crozet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2019.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04381322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lacaze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03294258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci7040207" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2019.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04381404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/tel-03974962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04125736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA120023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04885718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mvumbi Muntu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Lalonde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne de Joybert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Grosbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier Grillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier-Grillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rapenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13976" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03293004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Lacoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charmet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8070132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lacoste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gu&#233;tin-Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.08.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crozet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2019.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lacaze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04381322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;tin-Poirier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03294258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci7040207" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2019.05.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04381404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04125736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA120023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/tel-03974962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04885718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>