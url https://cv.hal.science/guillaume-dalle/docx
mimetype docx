--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -159,51 +159,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -366,347 +366,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263275v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HiddenMarkovModels.jl: generic, fast and reliable state space modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (96), pp.6436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solving a Continent-Scale Inventory Routing Problem at Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/trsc.2022.0342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Solve Stochastic Multi-Agent Path Finding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Bootstrap and Subsampling in High-dimensional Regularized Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Clarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vandenbroucque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">40th Conference on Uncertainty in Artificial Intelligence (UAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Barcelone, Spain. pp.787-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595315v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Neighborhood Search and Structured Prediction for the Inventory Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Bouvier</w:t>
+                <w:t xml:space="preserve">Learning to Solve Stochastic Multi-Agent Path Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large Neighborhood Search and Structured Prediction for the Inventory Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -716,111 +919,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and combinatorial optimization on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Baty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre nationale du RT Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -830,139 +1033,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Sparse Matrix Coloring and Bicoloring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Montoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assefaw Gebremedhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Common Interface for Automatic Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -971,152 +1174,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with Combinatorial Optimization Layers: a Probabilistic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1126,100 +1329,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning and combinatorial optimization algorithms, with applications to railway planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. École des Ponts ParisTech, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022ENPC0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04053322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1229,122 +1432,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Performance of Graph Convolutional Networks on the Contextual Stochastic Block Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning on Graphs Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Virtual event, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 269, pp.21:1-21:17, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1354,131 +1557,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Illustrated Guide to Automatic Sparse Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Montoison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1546,51 +1749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="611ACB9E"/>
+    <w:nsid w:val="B9C0ED29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1777,51 +1980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4866-1687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263275v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766779v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Parmentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.0342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montoison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw Gebremedhin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739485v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04053322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENPC0047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4866-1687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263275v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766779v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Parmentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.0342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Clart&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vandenbroucque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montoison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw Gebremedhin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739485v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04053322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENPC0047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>