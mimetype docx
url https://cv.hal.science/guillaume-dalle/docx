--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1749,51 +1749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9C0ED29"/>
+    <w:nsid w:val="3D6499FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>