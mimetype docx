--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4866-1687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=d5HjFgUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -185,397 +206,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparser, Better, Faster, Stronger: Sparsity Detection for Efficient Automatic Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimax estimation of partially-observed vector autoregressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/25-EJS2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263275v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HiddenMarkovModels.jl: generic, fast and reliable state space modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (96), pp.6436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a Continent-Scale Inventory Routing Problem at Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/trsc.2022.0342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -585,331 +606,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Bootstrap and Subsampling in High-dimensional Regularized Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Clarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vandenbroucque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krzakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Conference on Uncertainty in Artificial Intelligence (UAI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Barcelone, Spain. pp.787-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Solve Stochastic Multi-Agent Path Finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Neighborhood Search and Structured Prediction for the Inventory Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -919,111 +940,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and combinatorial optimization on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Baty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre nationale du RT Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1033,293 +1054,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Sparse Matrix Coloring and Bicoloring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Montoison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assefaw Gebremedhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Common Interface for Automatic Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dalle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrian Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with Combinatorial Optimization Layers: a Probabilistic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1329,100 +1350,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning and combinatorial optimization algorithms, with applications to railway planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. École des Ponts ParisTech, 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022ENPC0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04053322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1432,122 +1453,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Performance of Graph Convolutional Networks on the Contextual Stochastic Block Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning on Graphs Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Virtual event, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 269, pp.21:1-21:17, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1557,131 +1578,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Illustrated Guide to Automatic Sparse Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Montoison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1749,51 +1770,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D6499FD"/>
+    <w:nsid w:val="76561F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1980,51 +2001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4866-1687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263275v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766779v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Parmentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.0342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Clart&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vandenbroucque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montoison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw Gebremedhin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739485v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04053322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENPC0047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4866-1687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=d5HjFgUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263275v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766779v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Parmentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.0342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Clart&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vandenbroucque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loureiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montoison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw Gebremedhin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739485v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04053322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENPC0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>