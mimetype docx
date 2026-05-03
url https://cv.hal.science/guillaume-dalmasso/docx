--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -1430,291 +1430,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Racha Beyrouthy</w:t>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948743v1</w:t>
+                <w:t xml:space="preserve">hal-03001063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Larabi</w:t>
+                <w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001063v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbapenem Resistance Conferred by OXA-48 in K2-ST86 Hypervirulent Klebsiella pneumoniae , France</w:t>
               </w:r>
@@ -2232,51 +2232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,295 +2628,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Bonnet</w:t>
+                <w:t xml:space="preserve">AIEC infection triggers modification of gut microbiota composition in genetically predisposed mice, contributing to intestinal inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecily Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30055-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796959v1</w:t>
+                <w:t xml:space="preserve">hal-01897658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIEC infection triggers modification of gut microbiota composition in genetically predisposed mice, contributing to intestinal inflammation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Larabi</w:t>
+                <w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Faïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30055-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01897658v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCR-1 in ESBL-producing Escherichia coli responsible for human infections in New Caledonia</w:t>
               </w:r>
@@ -3049,51 +3049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3164,693 +3164,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Certaines bactéries de la flore commensale exacerberaient-elles la carcinogenèse colorectale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Garénaux</w:t>
+                <w:t xml:space="preserve">Jennifer Raisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Cia</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (2), pp.175-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163202011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926372v1</w:t>
+                <w:t xml:space="preserve">pasteur-01351541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certaines bactéries de la flore commensale exacerberaient-elles la carcinogenèse colorectale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Raisch</w:t>
+                <w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Faïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163202011⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01351541v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+              <w:t xml:space="preserve">, 2016, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04653469v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Delmas</w:t>
+                <w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to crohn disease-associated adherent-invasive escherichia coli infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Serres</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa B'Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.770-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2016.1156823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02633294v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to crohn disease-associated adherent-invasive escherichia coli infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bretin</w:t>
+                <w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Carrière</w:t>
+                <w:t xml:space="preserve">Estelle Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bergougnoux</w:t>
+                <w:t xml:space="preserve">Camille Gallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa B'Chir</w:t>
+                <w:t xml:space="preserve">David Cia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (5), pp.770-783. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2016.1156823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640052v1</w:t>
+                <w:t xml:space="preserve">hal-01926372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (3rd edition)</w:t>
               </w:r>
@@ -4035,51 +4035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the efficiency of cefoxitin/cefepime combination against Enterobacteriaceae resistant to expanded-spectrum cephalosporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63 (12), pp.1932-1942. </w:t>
@@ -4320,51 +4320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Cougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Seibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Raisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,429 +5217,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Modulate Host Gene Expression via MicroRNAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of Ste20-Related Proline/Alanine-Rich Kinase Exacerbates Experimental Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moiz A Charania</w:t>
+                <w:t xml:space="preserve">Sarah A Ingersoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Ayyadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moiz Charania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187, pp.1496 - 1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653438v1</w:t>
+                <w:t xml:space="preserve">hal-05324455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Ste20-Related Proline/Alanine-Rich Kinase Exacerbates Experimental Colitis in Mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD98 expression modulates intestinal homeostasis, inflammation, and colitis-associated cancer in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanan Ayyadurai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moiz Charania</w:t>
+                <w:t xml:space="preserve">Hang Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Torkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Halfvarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI44631.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324455v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD98 expression modulates intestinal homeostasis, inflammation, and colitis-associated cancer in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota Modulate Host Gene Expression via MicroRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leif Torkvist</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Halfvarson</w:t>
+                <w:t xml:space="preserve">Moiz A Charania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI44631.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653435v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomedicine in GI</w:t>
               </w:r>
@@ -5772,64 +5772,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PepT1 mediates transport of the proinflammatory bacterial tripeptide L-Ala-␥-D-Glu-meso-DAP in intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Charrier-Hisamuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5887,319 +5887,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-Loaded Nanoparticles Targeted to the Colon With Polysaccharide Hydrogel Reduce Colitis in a Mouse Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Laroui</w:t>
+                <w:t xml:space="preserve">Orally delivered thioketal nanoparticles loaded with TNF-α–siRNA target inflammation and inhibit gene expression in the intestines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Scott Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.923 - 928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653413v1</w:t>
+                <w:t xml:space="preserve">hal-04653426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orally delivered thioketal nanoparticles loaded with TNF-α–siRNA target inflammation and inhibit gene expression in the intestines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNA-92b regulates expression of the oligopeptide transporter PepT1 in intestinal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Merlin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moiz A Charania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.923 - 928. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat2859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00394.2010.-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653426v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-92b regulates expression of the oligopeptide transporter PepT1 in intestinal epithelial cells</w:t>
+                <w:t xml:space="preserve">MicroRNAs determine human intestinal epithelial cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
@@ -6213,280 +6213,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moiz A Charania</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanthi Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00394.2010.-⟩</w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80, pp.147 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653430v1</w:t>
+                <w:t xml:space="preserve">hal-04653423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs determine human intestinal epithelial cell fate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug-Loaded Nanoparticles Targeted to the Colon With Polysaccharide Hydrogel Reduce Colitis in a Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shanthi Srinivasan</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 80, pp.147 - 154. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.843 - 853.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2010.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653423v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine 2B Receptor Expression Is Post-transcriptionally Regulated by MicroRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasantha L Kolachala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy S Obertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy S Obertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, </w:t>
@@ -6825,429 +6825,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine 2B receptors (A&amp;lt;sub&amp;gt;2B&amp;lt;/sub&amp;gt;AR) on enteric neurons regulate murine distal colonic motility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNA-7 Modulates CD98 Expression during Intestinal Epithelial Cell Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bindu P Chandrasekharan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Katya Ravid</w:t>
+                <w:t xml:space="preserve">Stephanie Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.09-129544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 285, pp.1479 - 1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m109.057141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653403v1</w:t>
+                <w:t xml:space="preserve">hal-04653411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-7 Modulates CD98 Expression during Intestinal Epithelial Cell Differentiation</w:t>
+                <w:t xml:space="preserve">Pathogenic Bacteria Induce Colonic PepT1 Expression: An Implication in Host Defense Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly R Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dahan</w:t>
+                <w:t xml:space="preserve">Shantanu Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 285, pp.1479 - 1489. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137, pp.1435 - 1447.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m109.057141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2009.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653411v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenic Bacteria Induce Colonic PepT1 Expression: An Implication in Host Defense Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Adenosine 2B receptors (A&amp;lt;sub&amp;gt;2B&amp;lt;/sub&amp;gt;AR) on enteric neurons regulate murine distal colonic motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bindu P Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasantha L Kolachala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yutao Yan</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shantanu Bhatt</w:t>
+                <w:t xml:space="preserve">Katya Ravid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 137, pp.1435 - 1447.e2. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.2727 - 2734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2009.06.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.09-129544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653405v1</w:t>
+                <w:t xml:space="preserve">hal-04653403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Spatial Analysis of Clinical and Molecular Parameters in Dextran Sodium Sulfate Induced Colitis</w:t>
               </w:r>
@@ -7393,64 +7393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135 (6), pp.2149-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7536,51 +7536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Charrier-Hisamuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, </w:t>
@@ -7670,51 +7670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy S Obertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, </w:t>
@@ -7791,51 +7791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8262,51 +8262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces boulardii interferes with enterohemorrhagic Escherichia coli-induced signaling pathways in T84 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8672,277 +8672,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Chat</w:t>
+                <w:t xml:space="preserve">Bacterial colibactin-induced lipid accumulation and loss of a c-type lectin cooperates for supporting an immune-suppressive microenvironment in right-sided colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Nikitina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ONCOLille Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990102v1</w:t>
+                <w:t xml:space="preserve">hal-04543454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial colibactin-induced lipid accumulation and loss of a c-type lectin cooperates for supporting an immune-suppressive microenvironment in right-sided colon cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Vaysse</w:t>
+                <w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boulard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONCOLille Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543454v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t>
               </w:r>
@@ -9047,277 +9047,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reg3A and glycerophospholipids metabolites axis promote an immune-suppressive microenvironment in right-sided colon cancer</w:t>
+                <w:t xml:space="preserve">Expression of KRAS mutation and loss of a c-type lectin cooperates to sustain a bacterial-induced immune-suppressive microenvironment in right-sided colon cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immune Responses in Cancer and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">INCIT congress - Immunology and new concepts in immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543598v1</w:t>
+                <w:t xml:space="preserve">hal-04543562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of KRAS mutation and loss of a c-type lectin cooperates to sustain a bacterial-induced immune-suppressive microenvironment in right-sided colon cancer.</w:t>
+                <w:t xml:space="preserve">Reg3A and glycerophospholipids metabolites axis promote an immune-suppressive microenvironment in right-sided colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCIT congress - Immunology and new concepts in immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Immune Responses in Cancer and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543562v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t>
               </w:r>
@@ -9422,277 +9422,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+                <w:t xml:space="preserve">Autophagy inhibits colorectal carcinogenesis induced by colibactin-producing escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecily Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Hanh Thi Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW2020</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524369v1</w:t>
+                <w:t xml:space="preserve">hal-02527278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy inhibits colorectal carcinogenesis induced by colibactin-producing escherichia coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+                <w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Faïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
+              <w:t xml:space="preserve">DDW2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527278v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t>
               </w:r>
@@ -9730,51 +9730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDW 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States</w:t>
@@ -9855,51 +9855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
@@ -9980,51 +9980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
@@ -10105,51 +10105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
@@ -10348,51 +10348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial metabolomics reveals a reprogramming of lipid metabolism by bacterial colibactin supporting immunosuppressive microenvironment in right-sided colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10736,51 +10736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10956,103 +10956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to Crohn disease-associated adherent-invasive escherichia coli infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B'Chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Proteasomes and Autophagy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, clermont-ferrand, France. 320 p., 2016, 7th Proteasomes and Autophagy Workshop</w:t>
@@ -11094,51 +11094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GCN2/eIF2α/ATF4 signaling pathway is necessary for autophagy response to infection with Crohn’s disease-associated adherent-invasive Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11296,51 +11296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4B44608"/>
+    <w:nsid w:val="7AACACB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11527,51 +11527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dalmasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3433-870X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100936288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2443-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2359770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mottet-Auselo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2310215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Thi Hoang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1268243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01457-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073512" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rezard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.191490" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.12.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Pleguezuelos-Manzano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Puschhof" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rosendahl Huber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Hoeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2080-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163202011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergougnoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1156823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fa&#239;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2016.1155020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.969989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mueller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Seibold" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.10.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beyrouthy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02669-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliv Eidam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caselli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208337109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Yan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Laroui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiz Charania" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2012.83" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiz A Charania" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019293" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Ingersoll" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ayyadurai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002910" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Torkvist" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Halfvarson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44631." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653432v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Wilson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Salaita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niren Murthy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00466.2010.Review0193-1857/11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charrier-Hisamuddin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00527.2009.-" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi V Sitaraman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.11.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scott Wilson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merlin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2859" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653430v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00394.2010.-" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Srinivasan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2010.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha L Kolachala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy S Obertone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Prasad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.066555" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653414v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano S Martins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M E Arantes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008925" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653403v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu P Chandrasekharan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Ravid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129544" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dahan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.057141" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly R Powell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Bhatt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.06.043" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Kolachala" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006073" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.10.062" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002476" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653380v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Sitaraman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00385.2006.-" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Laboisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m700158200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Nduati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Driss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m604267200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Parassol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Freitas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thoreux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourdet-Sicard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Imbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Peyron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rampal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.71.2.766-773.2003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paz del Socorro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01631705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dalmasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3433-870X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100936288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2443-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2359770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mottet-Auselo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2310215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Thi Hoang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1268243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01457-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073512" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rezard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.191490" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.12.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Pleguezuelos-Manzano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Puschhof" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rosendahl Huber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Hoeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2080-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163202011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carri&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergougnoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1156823" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fa&#239;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2016.1155020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.969989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mueller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Seibold" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.10.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beyrouthy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02669-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliv Eidam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caselli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208337109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Yan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Laroui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiz Charania" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2012.83" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Ingersoll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ayyadurai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002910" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Torkvist" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Halfvarson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44631." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiz A Charania" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019293" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653432v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Wilson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Salaita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niren Murthy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00466.2010.Review0193-1857/11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charrier-Hisamuddin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00527.2009.-" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653426v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scott Wilson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi V Sitaraman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2859" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00394.2010.-" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Srinivasan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2010.06.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.11.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha L Kolachala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy S Obertone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Prasad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.066555" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653414v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano S Martins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M E Arantes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008925" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dahan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.057141" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653405v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly R Powell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Bhatt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.06.043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu P Chandrasekharan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Ravid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129544" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Kolachala" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006073" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.10.062" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002476" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653380v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Sitaraman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00385.2006.-" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Laboisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m700158200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Nduati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Driss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m604267200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Parassol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Freitas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thoreux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourdet-Sicard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Imbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Peyron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rampal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.71.2.766-773.2003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paz del Socorro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01631705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>