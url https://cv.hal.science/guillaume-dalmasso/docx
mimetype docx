--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1430,291 +1430,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Larabi</w:t>
+                <w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001063v1</w:t>
+                <w:t xml:space="preserve">hal-02948743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+                <w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Racha Beyrouthy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948743v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbapenem Resistance Conferred by OXA-48 in K2-ST86 Hypervirulent Klebsiella pneumoniae , France</w:t>
               </w:r>
@@ -2232,51 +2232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,346 +2309,346 @@
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324439v1</w:t>
+                <w:t xml:space="preserve">hal-02060120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gibold</w:t>
+                <w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060120v1</w:t>
+                <w:t xml:space="preserve">hal-02060087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hang Nguyen</w:t>
+                <w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02060087v1</w:t>
+                <w:t xml:space="preserve">hal-05324439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIEC infection triggers modification of gut microbiota composition in genetically predisposed mice, contributing to intestinal inflammation</w:t>
               </w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,1056 +3030,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t>
+                <w:t xml:space="preserve">Certaines bactéries de la flore commensale exacerberaient-elles la carcinogenèse colorectale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chiara Romagnoli</w:t>
+                <w:t xml:space="preserve">Jennifer Raisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307241⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (2), pp.175-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163202011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641378v1</w:t>
+                <w:t xml:space="preserve">pasteur-01351541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certaines bactéries de la flore commensale exacerberaient-elles la carcinogenèse colorectale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Raisch</w:t>
+                <w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Faïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163202011⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01351541v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+              <w:t xml:space="preserve">, 2016, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04653469v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Delmas</w:t>
+                <w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Serres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Bonnet</w:t>
+                <w:t xml:space="preserve">Estelle Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gallucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02633294v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to crohn disease-associated adherent-invasive escherichia coli infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B'Chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (5), pp.770-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2016.1156823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (3rd edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926372v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (3rd edition)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting colorectal cancer-associated bacteria: A new area of research for personalized treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Faïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.329 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2016.1155020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653466v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting colorectal cancer-associated bacteria: A new area of research for personalized treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cougnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Romagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.329 - 333. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (2), pp.278-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2016.1155020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653468v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the efficiency of cefoxitin/cefepime combination against Enterobacteriaceae resistant to expanded-spectrum cephalosporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,688 +4154,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial genotoxin colibactin promotes colon tumour growth by inducing a senescence-associated secretory phenotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Cougnoux</w:t>
+                <w:t xml:space="preserve">Crohn's Disease-Associated Adherent Invasive Escherichia coli Modulate Levels of microRNAs in Intestinal Epithelial Cells to Reduce Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Buc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delmas</w:t>
+                <w:t xml:space="preserve">Stefan Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Seibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305257⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (2), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639382v1</w:t>
+                <w:t xml:space="preserve">hal-02640562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial genotoxin colibactin promotes colon tumor growth by modifying the tumor microenvironment</w:t>
+                <w:t xml:space="preserve">Colorectal carcinogenesis: impact of toxigenic or pro-inflammatory bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Raisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Correspondances en onco-théranostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (2), pp.58-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04653449v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crohn's Disease-Associated Adherent Invasive Escherichia coli Modulate Levels of microRNAs in Intestinal Epithelial Cells to Reduce Autophagy</w:t>
+                <w:t xml:space="preserve">IS &amp;lt;i&amp;gt;1R&amp;lt;/i&amp;gt; -Mediated Plasticity of IncL/M Plasmids Leads to the Insertion of &amp;lt;i&amp;gt;bla&amp;lt;/i&amp;gt; &amp;lt;sub&amp;gt;OXA-48&amp;lt;/sub&amp;gt; into the Escherichia coli Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t>
+                <w:t xml:space="preserve">R Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Seibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146 (2), pp.508-519. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.3785 - 3790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.02669-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640562v1</w:t>
+                <w:t xml:space="preserve">hal-04653448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal carcinogenesis: impact of toxigenic or pro-inflammatory bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial genotoxin colibactin promotes colon tumour growth by inducing a senescence-associated secretory phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Bringer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bonnet</w:t>
+                <w:t xml:space="preserve">Ruben Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Correspondances en onco-théranostic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (12), pp.1932-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259744v1</w:t>
+                <w:t xml:space="preserve">hal-02639382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS &amp;lt;i&amp;gt;1R&amp;lt;/i&amp;gt; -Mediated Plasticity of IncL/M Plasmids Leads to the Insertion of &amp;lt;i&amp;gt;bla&amp;lt;/i&amp;gt; &amp;lt;sub&amp;gt;OXA-48&amp;lt;/sub&amp;gt; into the Escherichia coli Chromosome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Delmas</w:t>
+                <w:t xml:space="preserve">The bacterial genotoxin colibactin promotes colon tumor growth by modifying the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gibold</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58, pp.3785 - 3790. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.675 - 680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.02669-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/19490976.2014.969989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653448v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome-mediated OXA-48 carbapenemase in highly virulent Escherichia coli</w:t>
               </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Cougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (7), pp.1558 - 1561. </w:t>
@@ -4949,727 +4949,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment-guided design of subnanomolar beta-lactamase inhibitors active in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal epithelial cell-specific CD98 expression regulates tumorigenesis in Apc(Min/+) mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliv Eidam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+                <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barelier</w:t>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Caselli</w:t>
+                <w:t xml:space="preserve">Moiz Charania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (43), pp.17448 - 17453. </w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (8), pp.1203 - 1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1208337109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/labinvest.2012.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650778v1</w:t>
+                <w:t xml:space="preserve">hal-02643781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal epithelial cell-specific CD98 expression regulates tumorigenesis in Apc(Min/+) mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">- Hang Thi Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Fragment-guided design of subnanomolar beta-lactamase inhibitors active in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliv Eidam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Romagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Laroui</w:t>
+                <w:t xml:space="preserve">Sarah Barelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moiz Charania</w:t>
+                <w:t xml:space="preserve">Emilia Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (8), pp.1203 - 1212. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (43), pp.17448 - 17453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/labinvest.2012.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1208337109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643781v1</w:t>
+                <w:t xml:space="preserve">hal-02650778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Ste20-Related Proline/Alanine-Rich Kinase Exacerbates Experimental Colitis in Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Microbiota Modulate Host Gene Expression via MicroRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A Ingersoll</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moiz Charania</w:t>
+                <w:t xml:space="preserve">Moiz A Charania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002910⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324455v1</w:t>
+                <w:t xml:space="preserve">hal-04653438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD98 expression modulates intestinal homeostasis, inflammation, and colitis-associated cancer in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of Ste20-Related Proline/Alanine-Rich Kinase Exacerbates Experimental Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A Ingersoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Thi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonas Halfvarson</w:t>
+                <w:t xml:space="preserve">Saravanan Ayyadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moiz Charania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI44631.⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187, pp.1496 - 1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1002910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653435v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Modulate Host Gene Expression via MicroRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD98 expression modulates intestinal homeostasis, inflammation, and colitis-associated cancer in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamed Laroui</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Torkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moiz A Charania</w:t>
+                <w:t xml:space="preserve">Jonas Halfvarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI44631.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653438v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomedicine in GI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David S Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5753,161 +5753,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PepT1 mediates transport of the proinflammatory bacterial tripeptide L-Ala-␥-D-Glu-meso-DAP in intestinal epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug-Loaded Nanoparticles Targeted to the Colon With Polysaccharide Hydrogel Reduce Colitis in a Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thu Nguyen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Charrier-Hisamuddin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yutao Yan</w:t>
+                <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.843 - 853.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00527.2009.-⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653420v1</w:t>
+                <w:t xml:space="preserve">hal-04653413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orally delivered thioketal nanoparticles loaded with TNF-α–siRNA target inflammation and inhibit gene expression in the intestines</w:t>
               </w:r>
@@ -5932,1525 +5932,1525 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.923 - 928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat2859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-92b regulates expression of the oligopeptide transporter PepT1 in intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moiz A Charania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpgi.00394.2010.-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs determine human intestinal epithelial cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80, pp.147 - 154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diff.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-Loaded Nanoparticles Targeted to the Colon With Polysaccharide Hydrogel Reduce Colitis in a Mouse Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Adenosine 2B Receptor Expression Is Post-transcriptionally Regulated by MicroRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasantha L Kolachala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy S Obertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meena Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285, pp.18184 - 18190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m109.066555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653413v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine 2B Receptor Expression Is Post-transcriptionally Regulated by MicroRNA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of Saccharomyces boulardii with Salmonella enterica Serovar Typhimurium Protects Mice and Modifies T84 Cell Response to the Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meena Prasad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yutao Yan</w:t>
+                <w:t xml:space="preserve">Flaviano S Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa M E Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m109.066555⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653415v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Saccharomyces boulardii with Salmonella enterica Serovar Typhimurium Protects Mice and Modifies T84 Cell Response to the Infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PepT1 mediates transport of the proinflammatory bacterial tripeptide L-Ala-␥-D-Glu-meso-DAP in intestinal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Doye</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+                <w:t xml:space="preserve">Laetitia Charrier-Hisamuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5, </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00527.2009.-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653414v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ste20-Related Proline/Alanine-Rich Kinase (SPAK) Regulated Transcriptionally by Hyperosmolarity Is Involved in Intestinal Barrier Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">MicroRNA-7 Modulates CD98 Expression during Intestinal Epithelial Cell Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 285, pp.1479 - 1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m109.057141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653402v1</w:t>
+                <w:t xml:space="preserve">hal-04653411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-7 Modulates CD98 Expression during Intestinal Epithelial Cell Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Adenosine 2B receptors (A&amp;lt;sub&amp;gt;2B&amp;lt;/sub&amp;gt;AR) on enteric neurons regulate murine distal colonic motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bindu P Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasantha L Kolachala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Dahan</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katya Ravid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m109.057141⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.2727 - 2734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.09-129544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653411v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic Bacteria Induce Colonic PepT1 Expression: An Implication in Host Defense Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly R Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shantanu Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 137, pp.1435 - 1447.e2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.gastro.2009.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenosine 2B receptors (A&amp;lt;sub&amp;gt;2B&amp;lt;/sub&amp;gt;AR) on enteric neurons regulate murine distal colonic motility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasantha L Kolachala</w:t>
+                <w:t xml:space="preserve">Temporal and Spatial Analysis of Clinical and Molecular Parameters in Dextran Sodium Sulfate Induced Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasantha Kolachala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katya Ravid</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.09-129544⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.e6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653403v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Analysis of Clinical and Molecular Parameters in Dextran Sodium Sulfate Induced Colitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Ste20-Related Proline/Alanine-Rich Kinase (SPAK) Regulated Transcriptionally by Hyperosmolarity Is Involved in Intestinal Barrier Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamed Laroui</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy S Obertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4, pp.e6073. </w:t>
+              <w:t xml:space="preserve">, 2009, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653408v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You see UC: an animal model of ulcerative colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135 (6), pp.2149-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7510,77 +7510,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Charrier-Hisamuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, </w:t>
@@ -7644,77 +7644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy S Obertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi V Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, </w:t>
@@ -7752,90 +7752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the human intestinal CD98 promoter and its regulation by interferon-gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanthi Sitaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7882,51 +7882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAM-15/Metargidin Mediates Homotypic Aggregation of Human T Lymphocytes and Heterotypic Interactions of T Lymphocytes with Intestinal Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,51 +8016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin Transcriptionally Enhances Peptide Transporter (hPepT1) Expression and Activity via the cAMP-response Element-binding Protein and Cdx2 Transcription Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Nduati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,51 +8262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces boulardii interferes with enterohemorrhagic Escherichia coli-induced signaling pathways in T84 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9047,51 +9047,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of KRAS mutation and loss of a c-type lectin cooperates to sustain a bacterial-induced immune-suppressive microenvironment in right-sided colon cancer.</w:t>
+                <w:t xml:space="preserve">Reg3A and glycerophospholipids metabolites axis promote an immune-suppressive microenvironment in right-sided colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
@@ -9105,118 +9105,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCIT congress - Immunology and new concepts in immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Immune Responses in Cancer and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543562v1</w:t>
+                <w:t xml:space="preserve">hal-04543598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reg3A and glycerophospholipids metabolites axis promote an immune-suppressive microenvironment in right-sided colon cancer</w:t>
+                <w:t xml:space="preserve">Expression of KRAS mutation and loss of a c-type lectin cooperates to sustain a bacterial-induced immune-suppressive microenvironment in right-sided colon cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
@@ -9230,94 +9230,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paz del Socorro</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immune Responses in Cancer and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">INCIT congress - Immunology and new concepts in immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543598v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t>
               </w:r>
@@ -9422,777 +9422,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy inhibits colorectal carcinogenesis induced by colibactin-producing escherichia coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+                <w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Faïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
+              <w:t xml:space="preserve">DDW 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527278v1</w:t>
+                <w:t xml:space="preserve">hal-02524390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+                <w:t xml:space="preserve">Autophagy inhibits colorectal carcinogenesis induced by colibactin-producing escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecily Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Hanh Thi Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW2020</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524369v1</w:t>
+                <w:t xml:space="preserve">hal-02527278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t>
+                <w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW 2020</w:t>
+              <w:t xml:space="preserve">DDW2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524390v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t>
+                <w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15e congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524334v1</w:t>
+                <w:t xml:space="preserve">hal-02196753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t>
+                <w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cougnoux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Cougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">15eme congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196753v1</w:t>
+                <w:t xml:space="preserve">hal-02338700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t>
+                <w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Faïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme congrès national de la SFM</w:t>
+              <w:t xml:space="preserve">15. Congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338700v1</w:t>
+                <w:t xml:space="preserve">hal-02524334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10736,51 +10736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10969,90 +10969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the EIF2AK4-EIF2A/eIF2 alpha-ATF4 pathway triggers autophagy response to Crohn disease-associated adherent-invasive escherichia coli infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B'Chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Proteasomes and Autophagy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, clermont-ferrand, France. 320 p., 2016, 7th Proteasomes and Autophagy Workshop</w:t>
@@ -11094,51 +11094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GCN2/eIF2α/ATF4 signaling pathway is necessary for autophagy response to infection with Crohn’s disease-associated adherent-invasive Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11296,51 +11296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AACACB2"/>
+    <w:nsid w:val="DCB30EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11527,51 +11527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dalmasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3433-870X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100936288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2443-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2359770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mottet-Auselo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2310215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Thi Hoang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1268243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01457-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073512" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rezard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.191490" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.12.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Pleguezuelos-Manzano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Puschhof" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rosendahl Huber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Hoeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2080-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163202011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carri&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergougnoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1156823" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fa&#239;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2016.1155020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.969989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mueller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Seibold" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.10.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beyrouthy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02669-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliv Eidam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caselli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208337109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Yan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Laroui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiz Charania" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2012.83" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Ingersoll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ayyadurai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002910" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Torkvist" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Halfvarson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44631." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiz A Charania" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019293" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653432v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Wilson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Salaita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niren Murthy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00466.2010.Review0193-1857/11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charrier-Hisamuddin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00527.2009.-" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653426v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scott Wilson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi V Sitaraman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2859" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00394.2010.-" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Srinivasan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2010.06.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.11.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha L Kolachala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy S Obertone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Prasad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.066555" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653414v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano S Martins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M E Arantes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008925" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dahan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.057141" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653405v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly R Powell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Bhatt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.06.043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu P Chandrasekharan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Ravid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129544" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Kolachala" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006073" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.10.062" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002476" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653380v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Sitaraman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00385.2006.-" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Laboisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m700158200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Nduati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Driss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m604267200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Parassol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Freitas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thoreux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourdet-Sicard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Imbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Peyron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rampal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.71.2.766-773.2003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paz del Socorro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01631705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dalmasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3433-870X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100936288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2443-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2359770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mottet-Auselo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2310215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Thi Hoang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1268243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01457-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073512" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rezard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13092060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chervy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1839318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.191490" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.12.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Pleguezuelos-Manzano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Puschhof" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rosendahl Huber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Hoeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wood" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2080-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30055-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163202011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergougnoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2016.1156823" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fa&#239;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2016.1155020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mueller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Seibold" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.10.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beyrouthy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.02669-14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.969989" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Yan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Laroui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiz Charania" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2012.83" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliv Eidam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caselli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208337109" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moiz A Charania" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019293" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Ingersoll" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ayyadurai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1002910" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Torkvist" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Halfvarson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44631." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653432v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Wilson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Salaita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niren Murthy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00466.2010.Review0193-1857/11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi V Sitaraman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.11.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653426v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scott Wilson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merlin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2859" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00394.2010.-" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Srinivasan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2010.06.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha L Kolachala" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy S Obertone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Prasad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.066555" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano S Martins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M E Arantes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008925" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charrier-Hisamuddin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00527.2009.-" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dahan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.057141" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653403v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu P Chandrasekharan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Ravid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129544" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653405v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly R Powell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Bhatt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2009.06.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653408v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Kolachala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006073" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005049" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.10.062" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002476" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003895" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653380v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Sitaraman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00385.2006.-" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Laboisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m700158200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Nduati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Driss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m604267200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Parassol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Freitas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thoreux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourdet-Sicard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Imbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Peyron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rampal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.71.2.766-773.2003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paz del Socorro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527278v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01631705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>