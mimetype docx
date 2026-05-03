--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Daudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second Hundred Years War: France vs England (1688–1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Warfare and Sanctions Since 1688</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-56, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Epicentre of the Storm? The Effects of the Revolution and Warfare on the French Economy, 1789–1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crucible of Revolutionary and Napoleonic Warfare and European Transitions to Modern Economic Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-81, 2022, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004472754_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROSS - CHECKING THE S OUND DATABASE WITH THE FRENCH BALANCE DU COMMERCE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Shipping and Trade : Novel Approaches Using Sound Toll Registers Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce maritime et la croissance européenne au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Buchet, Gérard Le Bouëdec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sea in History - The Early Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2018, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781782049098.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques communes de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Cacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Economie européenne 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.36 - 47, 2016, Collection Repères, 9782707188854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos de Robert C. Allen, Introduction à l’histoire économique mondiale, La Découverte, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire économique mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2014, 9782707177834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic trade and the European Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Bibliographies online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. O'Rourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press (CUP), pp.96-121, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511794834.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, 1870–1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. O'Rourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press (CUP), pp.5-29, 2010, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511794841.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe, volume 2: 1870 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.5 - 29, 2010, 9780521708395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Broadberry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe. Vol.1: 1700-1870</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.96 - 121, 2010, 9780521708388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de la France revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, 2009, 9782707158376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money and capital in the human ecology: rethinking mercantilism and eighteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy Allen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology Economics: A new framework for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.163 - 186, 2008, 9780415770910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.1-10, 2007, 9782226143631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of slave and long distance trading in context: the case of eighteenth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Black. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Atlantic Slave Trade, vol. III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing, pp.335 - 362, 2006, 9781032423678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Frontiers give or do frontiers take ? The case of intercontinental trade in France at the end of the Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmer; Pieter; Roitmam; Jessica; Pétré-Grenouilleau; Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Deus Ex Machina Revisited. Atlantic Colonial Activities and European Economic Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.199-224, 2006, 9789004151024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McCusker, John J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of World Trade Since 1450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macmillan Reference, pp.295-297, 2005, 9780028658407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, contrebande et ports francs : le cas de Dunkerque au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brioudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14546472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFLIT18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parting shot (a tribute to Nick Crafts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantage: the Magazine of CAGE Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (Spring 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the elasticity of consumer prices to the exchange rate: An accounting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2023.102913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International transport costs: New findings from modeling additive costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hericourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbac007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transformation of French trade in the long eighteenth century (1713–1823): The TOFLIT18 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01615440.2022.2032522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la France au XVIIIe : inflation et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important was the slavery system to Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavery &amp; Abolition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144039X.2020.1860469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFLIT18, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can internal migration foster the convergence in regional fertility rates? Evidence from 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (620), pp.1618-1692. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecoj.12623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring trade costs from trade booms and trade busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre commercial au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’histoire des douanes et des droits indirects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review of P. Hoffman, Why did Europe conquer the World ? (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (4), pp.1396-1397. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce vertical et propagation des chocs de prix : Le cas de la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.131-166. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.149.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre commercial au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’histoire des douanes et des droits indirects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France, c. 1716- c.1821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteenth-century international trade statistics, sources and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (140), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities of Commerce: How can we test the hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Sociale en Economische Geschiedenis / The Low Countries Journal of Social and Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/tseg.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Produces for Whom in the World Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1403-1437. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-5982.2011.01679.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/1 (58-1), pp.128-155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.581.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic Trade and Market Size in Late 18th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of European economic history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (3), pp.716 - 743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur revisité : retour sur la spécialisation sectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : l’histoire économique en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (52), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.052.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de la France revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 294, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il réussir Doha ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 287, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires coloniaux à l’origine des différences de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.62 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans l'échange international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (100), pp.143 - 174. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.100.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociations internationales: le vrai enjeu de Doha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clair&amp;Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de William Easterly, 'Les pays pauvres sont-ils condamnés à le rester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur en valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98, pp.129 - 165. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.098.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profits du commerce intercontinental et croissance dans la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.605 - 613. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.573.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transactions de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.223 - 262. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.092.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations et concurrence des pays émergents : mesurer l’effet sur l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.131 - 160. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.094.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pétré-Grenouilleau, L'argent de la traite. Milieu négrier, capitalisme et développement : un modèle, Paris, Aubier, 1996, 423 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Traite, esclavage : la trace et l'histoire, 2005/5 (52-4bis), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.525.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of slave and long distance trading in context: the case of eightheenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (1), pp.144-171. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022050704002633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’aide au développement s’améliore-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87, pp.410 - 435. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.087.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous unis contre le protectionnisme des pays du Nord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.95 - 130. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.084.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.297 - 310. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.085.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letterbook of Greg & Cunningham, 1756–57, Merchants of New York and Belfast. Edited by Thomas M. Truxes. Oxford: Oxford University Press for The British Academy, 2001. Pp. xxxi, 430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (04), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022050702451704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: The Brandy Trade under the Ancien Régime: Regional Specialisation in Charente, the Irish Brandy Houses of Eighteenth-Century FranceCullenLouis M., The Brandy Trade under the Ancien Régime: Regional Specialisation in Charente (Cambridge: Cambridge University Press, 1998. Pp. xvii + 471. 5 tabs. 3 maps. 1 fig. $75 hardback; $30 paperback)CullenLouis M., The Irish Brandy Houses of Eighteenth-Century France (Dublin: The Lilliput Press, 2000. Pp. x + 244.1 map. 16 ills. €38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Economic and Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (1), pp.140-141. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/033248930202900121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment calculer les profits de la traite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Traites et esclavages : vieux problèmes, nouvelles perspectives ?, T. 89 (336-337 (2e semestre 2002)), pp.43-62. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2002.3980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Letterbook of Greg & Cunningham, 1756-57, Merchants of New York and Belfast&amp;quot; by Thomas M. Truxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (4), pp.1170-1171. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022050702451704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de transaction et croissance : un modèle à partir de la situation de la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (2), pp.3-36. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfeco.2002.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Transport costs: New Findings from modeling additive cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Héricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du désajustement franco-allemand (1995-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global value chains and the transmission of exchange rate shocks to consumer prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Value Chains and the transmission of exchange rate shocks to consumer prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the elasticity of consumer prices to the exchange rate: an accounting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Transport costs: New Findings from modeling additive costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Héricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities of Commerce: how can we test the hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Archanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring Trade Costs from Trade Booms and Trade Busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural diffusion of the fertility transition: evidence from internal migration in 19 th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring Trade Costs from Trade Booms and Trade Busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-checking the Sound database with the French Balance du commerce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cultural Diffusion of the Fertility Transition: Evidence from Internal Migration in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross checking the sound database with the french balance du commerce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Archanskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who produces for whom in the world economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Empire, 1700-1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin O'Rourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and Globalization, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin O'Rourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic trade and market size in late eighteenth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying transaction costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition from emerging countries, international relocation and their impacts on employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pujals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploration visuelle comme instrument de recherche en histoire économique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of merchandises in the toflit18 datascape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economy History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOFLIT18 datascape of French international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative methods and Economic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della "Quarantaduesima Settimana di Studi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Florence, Italy. pp.453 - 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-Added Trade and Regionalization. GTAP Eleventh Annual Conference 'Future of Global Economy', Helsinki, Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTAP Eleventh Annual Conference 'Future of Global Economy'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de prix du pétrole : Comparaison entre les élasticités de PIWIM et des BMEs 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cammate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de change : Comparaison entre les élasticités de PIWIM et des BMEs 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de change : Présentation du modèle PIWIM et principaux résultats ; comparaison avec les BME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 8 : Measuring the effect of international relocations on French economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteenth-century international trade statistics. Sources and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140, pp.397, 2015, Eighteenth-century international trade statistics. Sources and methods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et prospérité : la France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, 19, pp.611, 2005, Collection Roland Mousnier, 9782840503712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du commerce dans la croissance : une réflexion à partir de la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne (Paris I), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00586912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Daudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second Hundred Years War: France vs England (1688–1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Warfare and Sanctions Since 1688</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-56, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Epicentre of the Storm? The Effects of the Revolution and Warfare on the French Economy, 1789–1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crucible of Revolutionary and Napoleonic Warfare and European Transitions to Modern Economic Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-81, 2022, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004472754_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROSS - CHECKING THE S OUND DATABASE WITH THE FRENCH BALANCE DU COMMERCE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Shipping and Trade : Novel Approaches Using Sound Toll Registers Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce maritime et la croissance européenne au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Buchet, Gérard Le Bouëdec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sea in History - The Early Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2018, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781782049098.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques communes de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Cacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Economie européenne 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.36 - 47, 2016, Collection Repères, 9782707188854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos de Robert C. Allen, Introduction à l’histoire économique mondiale, La Découverte, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire économique mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2014, 9782707177834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic trade and the European Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Bibliographies online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. O'Rourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press (CUP), pp.96-121, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511794834.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, 1870–1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. O'Rourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press (CUP), pp.5-29, 2010, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511794841.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe, volume 2: 1870 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.5 - 29, 2010, 9780521708395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Broadberry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe. Vol.1: 1700-1870</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.96 - 121, 2010, 9780521708388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de la France revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, 2009, 9782707158376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money and capital in the human ecology: rethinking mercantilism and eighteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy Allen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology Economics: A new framework for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.163 - 186, 2008, 9780415770910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.1-10, 2007, 9782226143631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of slave and long distance trading in context: the case of eighteenth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Black. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Atlantic Slave Trade, vol. III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing, pp.335 - 362, 2006, 9781032423678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Frontiers give or do frontiers take ? The case of intercontinental trade in France at the end of the Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmer; Pieter; Roitmam; Jessica; Pétré-Grenouilleau; Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Deus Ex Machina Revisited. Atlantic Colonial Activities and European Economic Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.199-224, 2006, 9789004151024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McCusker, John J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of World Trade Since 1450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macmillan Reference, pp.295-297, 2005, 9780028658407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, contrebande et ports francs : le cas de Dunkerque au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brioudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14546472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFLIT18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parting shot (a tribute to Nick Crafts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantage: the Magazine of CAGE Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (Spring 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the elasticity of consumer prices to the exchange rate: An accounting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2023.102913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International transport costs: New findings from modeling additive costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hericourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbac007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transformation of French trade in the long eighteenth century (1713–1823): The TOFLIT18 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01615440.2022.2032522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la France au XVIIIe : inflation et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important was the slavery system to Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavery &amp; Abolition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144039X.2020.1860469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFLIT18, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can internal migration foster the convergence in regional fertility rates? Evidence from 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (620), pp.1618-1692. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecoj.12623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring trade costs from trade booms and trade busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre commercial au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’histoire des douanes et des droits indirects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review of P. Hoffman, Why did Europe conquer the World ? (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (4), pp.1396-1397. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce vertical et propagation des chocs de prix : Le cas de la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.131-166. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.149.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre commercial au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’histoire des douanes et des droits indirects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France, c. 1716- c.1821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteenth-century international trade statistics, sources and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (140), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities of Commerce: How can we test the hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Sociale en Economische Geschiedenis / The Low Countries Journal of Social and Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/tseg.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Produces for Whom in the World Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1403-1437. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-5982.2011.01679.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/1 (58-1), pp.128-155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.581.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic Trade and Market Size in Late 18th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of European economic history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (3), pp.716 - 743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur revisité : retour sur la spécialisation sectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : l’histoire économique en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (52), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.052.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de la France revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 294, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il réussir Doha ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 287, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires coloniaux à l’origine des différences de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.62 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans l'échange international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (100), pp.143 - 174. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.100.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociations internationales: le vrai enjeu de Doha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clair&amp;Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de William Easterly, 'Les pays pauvres sont-ils condamnés à le rester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur en valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98, pp.129 - 165. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.098.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profits du commerce intercontinental et croissance dans la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.605 - 613. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.573.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transactions de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.223 - 262. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.092.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations et concurrence des pays émergents : mesurer l’effet sur l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.131 - 160. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.094.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pétré-Grenouilleau, L'argent de la traite. Milieu négrier, capitalisme et développement : un modèle, Paris, Aubier, 1996, 423 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Traite, esclavage : la trace et l'histoire, 2005/5 (52-4bis), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.525.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of slave and long distance trading in context: the case of eightheenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (1), pp.144-171. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022050704002633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’aide au développement s’améliore-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87, pp.410 - 435. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.087.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous unis contre le protectionnisme des pays du Nord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.95 - 130. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.084.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.297 - 310. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.085.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letterbook of Greg & Cunningham, 1756–57, Merchants of New York and Belfast. Edited by Thomas M. Truxes. Oxford: Oxford University Press for The British Academy, 2001. Pp. xxxi, 430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (04), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022050702451704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: The Brandy Trade under the Ancien Régime: Regional Specialisation in Charente, the Irish Brandy Houses of Eighteenth-Century FranceCullenLouis M., The Brandy Trade under the Ancien Régime: Regional Specialisation in Charente (Cambridge: Cambridge University Press, 1998. Pp. xvii + 471. 5 tabs. 3 maps. 1 fig. $75 hardback; $30 paperback)CullenLouis M., The Irish Brandy Houses of Eighteenth-Century France (Dublin: The Lilliput Press, 2000. Pp. x + 244.1 map. 16 ills. €38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Economic and Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (1), pp.140-141. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/033248930202900121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment calculer les profits de la traite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Traites et esclavages : vieux problèmes, nouvelles perspectives ?, T. 89 (336-337 (2e semestre 2002)), pp.43-62. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2002.3980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Letterbook of Greg & Cunningham, 1756-57, Merchants of New York and Belfast&amp;quot; by Thomas M. Truxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (4), pp.1170-1171. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022050702451704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de transaction et croissance : un modèle à partir de la situation de la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (2), pp.3-36. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfeco.2002.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Transport costs: New Findings from modeling additive cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Héricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du désajustement franco-allemand (1995-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global value chains and the transmission of exchange rate shocks to consumer prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Value Chains and the transmission of exchange rate shocks to consumer prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the elasticity of consumer prices to the exchange rate: an accounting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Transport costs: New Findings from modeling additive costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Héricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities of Commerce: how can we test the hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring Trade Costs from Trade Booms and Trade Busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Archanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring Trade Costs from Trade Booms and Trade Busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural diffusion of the fertility transition: evidence from internal migration in 19 th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-checking the Sound database with the French Balance du commerce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cultural Diffusion of the Fertility Transition: Evidence from Internal Migration in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross checking the sound database with the french balance du commerce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Archanskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who produces for whom in the world economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Empire, 1700-1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin O'Rourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and Globalization, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin O'Rourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic trade and market size in late eighteenth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying transaction costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition from emerging countries, international relocation and their impacts on employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pujals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploration visuelle comme instrument de recherche en histoire économique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of merchandises in the toflit18 datascape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economy History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOFLIT18 datascape of French international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative methods and Economic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della "Quarantaduesima Settimana di Studi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Florence, Italy. pp.453 - 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-Added Trade and Regionalization. GTAP Eleventh Annual Conference 'Future of Global Economy', Helsinki, Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTAP Eleventh Annual Conference 'Future of Global Economy'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de prix du pétrole : Comparaison entre les élasticités de PIWIM et des BMEs 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cammate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de change : Comparaison entre les élasticités de PIWIM et des BMEs 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de change : Présentation du modèle PIWIM et principaux résultats ; comparaison avec les BME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 8 : Measuring the effect of international relocations on French economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteenth-century international trade statistics. Sources and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140, pp.397, 2015, Eighteenth-century international trade statistics. Sources and methods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et prospérité : la France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, 19, pp.611, 2005, Collection Roland Mousnier, 9782840503712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du commerce dans la croissance : une réflexion à partir de la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne (Paris I), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00586912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004472754_004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781782049098.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Cacheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. O'Rourke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Prados de La Escosura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511794834.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Morys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511794841.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rifflart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Schweisguth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Antolinos-Basso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14546472" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacomy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Camatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Faubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2022.2032522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pign&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2020.1860469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Franck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corlay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupraz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.10.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fronteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.149.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0237" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/tseg.168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2011.01679.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Veroni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.100.0143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.098.0129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0605" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.092.0221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.094.0131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.525.0112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050704002633" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.087.0409" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.084.130" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.085.0297" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022050702451704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/033248930202900121" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2002.3980" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050702451704" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2002.1459" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lalliard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Archanskaia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Rourke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065588v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pujals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04076251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cammate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587819v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crouzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586912v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004472754_004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781782049098.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Cacheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. O'Rourke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Prados de La Escosura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511794834.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Morys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511794841.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rifflart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Schweisguth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Antolinos-Basso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14546472" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacomy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Camatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Faubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2022.2032522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pign&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2020.1860469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Franck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corlay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupraz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.10.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fronteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.149.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0237" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/tseg.168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2011.01679.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Veroni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.100.0143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.098.0129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0605" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.092.0221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.094.0131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.525.0112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050704002633" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.087.0409" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.084.130" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.085.0297" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022050702451704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/033248930202900121" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2002.3980" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050702451704" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2002.1459" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lalliard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Archanskaia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Rourke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065588v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pujals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04076251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cammate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587819v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crouzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586912v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>