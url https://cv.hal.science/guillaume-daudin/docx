--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Daudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second Hundred Years War: France vs England (1688–1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Warfare and Sanctions Since 1688</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-56, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Epicentre of the Storm? The Effects of the Revolution and Warfare on the French Economy, 1789–1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crucible of Revolutionary and Napoleonic Warfare and European Transitions to Modern Economic Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-81, 2022, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004472754_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROSS - CHECKING THE S OUND DATABASE WITH THE FRENCH BALANCE DU COMMERCE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Shipping and Trade : Novel Approaches Using Sound Toll Registers Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce maritime et la croissance européenne au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Buchet, Gérard Le Bouëdec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sea in History - The Early Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2018, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781782049098.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques communes de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Cacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Economie européenne 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.36 - 47, 2016, Collection Repères, 9782707188854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos de Robert C. Allen, Introduction à l’histoire économique mondiale, La Découverte, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire économique mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2014, 9782707177834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic trade and the European Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Bibliographies online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. O'Rourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press (CUP), pp.96-121, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511794834.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, 1870–1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. O'Rourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press (CUP), pp.5-29, 2010, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511794841.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe, volume 2: 1870 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.5 - 29, 2010, 9780521708395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Broadberry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe. Vol.1: 1700-1870</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.96 - 121, 2010, 9780521708388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de la France revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, 2009, 9782707158376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money and capital in the human ecology: rethinking mercantilism and eighteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy Allen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology Economics: A new framework for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.163 - 186, 2008, 9780415770910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.1-10, 2007, 9782226143631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of slave and long distance trading in context: the case of eighteenth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Black. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Atlantic Slave Trade, vol. III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing, pp.335 - 362, 2006, 9781032423678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Frontiers give or do frontiers take ? The case of intercontinental trade in France at the end of the Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmer; Pieter; Roitmam; Jessica; Pétré-Grenouilleau; Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Deus Ex Machina Revisited. Atlantic Colonial Activities and European Economic Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.199-224, 2006, 9789004151024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McCusker, John J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of World Trade Since 1450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macmillan Reference, pp.295-297, 2005, 9780028658407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, contrebande et ports francs : le cas de Dunkerque au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brioudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14546472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFLIT18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parting shot (a tribute to Nick Crafts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantage: the Magazine of CAGE Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (Spring 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the elasticity of consumer prices to the exchange rate: An accounting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2023.102913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International transport costs: New findings from modeling additive costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hericourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbac007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transformation of French trade in the long eighteenth century (1713–1823): The TOFLIT18 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01615440.2022.2032522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la France au XVIIIe : inflation et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important was the slavery system to Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavery &amp; Abolition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144039X.2020.1860469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFLIT18, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can internal migration foster the convergence in regional fertility rates? Evidence from 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (620), pp.1618-1692. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecoj.12623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring trade costs from trade booms and trade busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre commercial au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’histoire des douanes et des droits indirects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review of P. Hoffman, Why did Europe conquer the World ? (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (4), pp.1396-1397. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce vertical et propagation des chocs de prix : Le cas de la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.131-166. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.149.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre commercial au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’histoire des douanes et des droits indirects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France, c. 1716- c.1821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteenth-century international trade statistics, sources and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (140), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities of Commerce: How can we test the hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Sociale en Economische Geschiedenis / The Low Countries Journal of Social and Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/tseg.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Produces for Whom in the World Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1403-1437. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-5982.2011.01679.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/1 (58-1), pp.128-155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.581.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic Trade and Market Size in Late 18th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of European economic history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (3), pp.716 - 743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur revisité : retour sur la spécialisation sectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : l’histoire économique en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (52), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.052.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de la France revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 294, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il réussir Doha ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 287, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires coloniaux à l’origine des différences de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.62 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans l'échange international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (100), pp.143 - 174. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.100.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociations internationales: le vrai enjeu de Doha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clair&amp;Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de William Easterly, 'Les pays pauvres sont-ils condamnés à le rester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur en valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98, pp.129 - 165. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.098.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profits du commerce intercontinental et croissance dans la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.605 - 613. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.573.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transactions de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.223 - 262. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.092.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations et concurrence des pays émergents : mesurer l’effet sur l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.131 - 160. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.094.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pétré-Grenouilleau, L'argent de la traite. Milieu négrier, capitalisme et développement : un modèle, Paris, Aubier, 1996, 423 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Traite, esclavage : la trace et l'histoire, 2005/5 (52-4bis), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.525.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of slave and long distance trading in context: the case of eightheenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (1), pp.144-171. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022050704002633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’aide au développement s’améliore-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87, pp.410 - 435. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.087.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous unis contre le protectionnisme des pays du Nord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.95 - 130. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.084.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.297 - 310. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.085.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letterbook of Greg & Cunningham, 1756–57, Merchants of New York and Belfast. Edited by Thomas M. Truxes. Oxford: Oxford University Press for The British Academy, 2001. Pp. xxxi, 430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (04), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022050702451704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: The Brandy Trade under the Ancien Régime: Regional Specialisation in Charente, the Irish Brandy Houses of Eighteenth-Century FranceCullenLouis M., The Brandy Trade under the Ancien Régime: Regional Specialisation in Charente (Cambridge: Cambridge University Press, 1998. Pp. xvii + 471. 5 tabs. 3 maps. 1 fig. $75 hardback; $30 paperback)CullenLouis M., The Irish Brandy Houses of Eighteenth-Century France (Dublin: The Lilliput Press, 2000. Pp. x + 244.1 map. 16 ills. €38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Economic and Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (1), pp.140-141. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/033248930202900121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment calculer les profits de la traite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Traites et esclavages : vieux problèmes, nouvelles perspectives ?, T. 89 (336-337 (2e semestre 2002)), pp.43-62. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2002.3980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Letterbook of Greg & Cunningham, 1756-57, Merchants of New York and Belfast&amp;quot; by Thomas M. Truxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (4), pp.1170-1171. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022050702451704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de transaction et croissance : un modèle à partir de la situation de la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (2), pp.3-36. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfeco.2002.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Transport costs: New Findings from modeling additive cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Héricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du désajustement franco-allemand (1995-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global value chains and the transmission of exchange rate shocks to consumer prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Value Chains and the transmission of exchange rate shocks to consumer prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the elasticity of consumer prices to the exchange rate: an accounting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Transport costs: New Findings from modeling additive costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Héricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities of Commerce: how can we test the hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring Trade Costs from Trade Booms and Trade Busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Archanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring Trade Costs from Trade Booms and Trade Busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural diffusion of the fertility transition: evidence from internal migration in 19 th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-checking the Sound database with the French Balance du commerce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cultural Diffusion of the Fertility Transition: Evidence from Internal Migration in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross checking the sound database with the french balance du commerce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Archanskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who produces for whom in the world economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Empire, 1700-1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin O'Rourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and Globalization, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin O'Rourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic trade and market size in late eighteenth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying transaction costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition from emerging countries, international relocation and their impacts on employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pujals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploration visuelle comme instrument de recherche en histoire économique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of merchandises in the toflit18 datascape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economy History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOFLIT18 datascape of French international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative methods and Economic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della "Quarantaduesima Settimana di Studi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Florence, Italy. pp.453 - 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-Added Trade and Regionalization. GTAP Eleventh Annual Conference 'Future of Global Economy', Helsinki, Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTAP Eleventh Annual Conference 'Future of Global Economy'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de prix du pétrole : Comparaison entre les élasticités de PIWIM et des BMEs 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cammate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de change : Comparaison entre les élasticités de PIWIM et des BMEs 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de change : Présentation du modèle PIWIM et principaux résultats ; comparaison avec les BME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 8 : Measuring the effect of international relocations on French economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteenth-century international trade statistics. Sources and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140, pp.397, 2015, Eighteenth-century international trade statistics. Sources and methods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et prospérité : la France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, 19, pp.611, 2005, Collection Roland Mousnier, 9782840503712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du commerce dans la croissance : une réflexion à partir de la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne (Paris I), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00586912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Daudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, contrebande et ports francs : le cas de Dunkerque au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brioudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14546472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFLIT18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second Hundred Years War: France vs England (1688–1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Warfare and Sanctions Since 1688</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-56, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Epicentre of the Storm? The Effects of the Revolution and Warfare on the French Economy, 1789–1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crucible of Revolutionary and Napoleonic Warfare and European Transitions to Modern Economic Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-81, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004472754_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROSS - CHECKING THE S OUND DATABASE WITH THE FRENCH BALANCE DU COMMERCE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Shipping and Trade : Novel Approaches Using Sound Toll Registers Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce maritime et la croissance européenne au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Buchet, Gérard Le Bouëdec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sea in History - The Early Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781782049098.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques communes de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Cacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Creel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Economie européenne 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.36 - 47, 2016, Collection Repères, 9782707188854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos de Robert C. Allen, Introduction à l’histoire économique mondiale, La Découverte, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire économique mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2014, 9782707177834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic trade and the European Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Bibliographies online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. O'Rourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press (CUP), pp.96-121, 2010, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511794834.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, 1870–1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. O'Rourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press (CUP), pp.5-29, 2010, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511794841.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalization, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe, volume 2: 1870 to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.5 - 29, 2010, 9780521708395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Broadberry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Economic History of Modern Europe. Vol.1: 1700-1870</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.96 - 121, 2010, 9780521708388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de la France revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie française 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, 2009, 9782707158376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money and capital in the human ecology: rethinking mercantilism and eighteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy Allen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Ecology Economics: A new framework for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.163 - 186, 2008, 9780415770910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire Économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.1-10, 2007, 9782226143631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of slave and long distance trading in context: the case of eighteenth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Black. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Atlantic Slave Trade, vol. III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing, pp.335 - 362, 2006, 9781032423678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Frontiers give or do frontiers take ? The case of intercontinental trade in France at the end of the Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmer; Pieter; Roitmam; Jessica; Pétré-Grenouilleau; Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Deus Ex Machina Revisited. Atlantic Colonial Activities and European Economic Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.199-224, 2006, 9789004151024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McCusker, John J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of World Trade Since 1450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Macmillan Reference, pp.295-297, 2005, 9780028658407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parting shot (a tribute to Nick Crafts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advantage: the Magazine of CAGE Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (Spring 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the elasticity of consumer prices to the exchange rate: An accounting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2023.102913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International transport costs: New findings from modeling additive costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hericourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbac007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transformation of French trade in the long eighteenth century (1713–1823): The TOFLIT18 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01615440.2022.2032522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de la France au XVIIIe : inflation et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important was the slavery system to Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavery &amp; Abolition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144039X.2020.1860469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFLIT18, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can internal migration foster the convergence in regional fertility rates? Evidence from 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (620), pp.1618-1692. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecoj.12623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring trade costs from trade booms and trade busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre commercial au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’histoire des douanes et des droits indirects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review of P. Hoffman, Why did Europe conquer the World ? (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (4), pp.1396-1397. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce vertical et propagation des chocs de prix : Le cas de la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.131-166. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.149.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre commercial au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’histoire des douanes et des droits indirects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteenth-century international trade statistics, sources and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (140), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France, c. 1716- c.1821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.140.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities of Commerce: How can we test the hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Sociale en Economische Geschiedenis / The Low Countries Journal of Social and Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/tseg.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Produces for Whom in the World Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1403-1437. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-5982.2011.01679.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du chiffre au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/1 (58-1), pp.128-155. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.581.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic Trade and Market Size in Late 18th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of European economic history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (3), pp.716 - 743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : l’histoire économique en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Hannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (52), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.052.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de la France revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 294, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur revisité : retour sur la spécialisation sectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faut-il réussir Doha ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 287, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires coloniaux à l’origine des différences de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.62 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans l'échange international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (100), pp.143 - 174. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.100.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociations internationales: le vrai enjeu de Doha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clair&amp;Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de William Easterly, 'Les pays pauvres sont-ils condamnés à le rester ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur en valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Veroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98, pp.129 - 165. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.098.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profits du commerce intercontinental et croissance dans la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.605 - 613. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.573.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pétré-Grenouilleau, L'argent de la traite. Milieu négrier, capitalisme et développement : un modèle, Paris, Aubier, 1996, 423 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Traite, esclavage : la trace et l'histoire, 2005/5 (52-4bis), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.525.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transactions de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.223 - 262. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.092.0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocalisations et concurrence des pays émergents : mesurer l’effet sur l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.131 - 160. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.094.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profitability of slave and long distance trading in context: the case of eightheenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (1), pp.144-171. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022050704002633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous unis contre le protectionnisme des pays du Nord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.95 - 130. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.084.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’aide au développement s’améliore-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87, pp.410 - 435. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.087.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.297 - 310. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.085.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: The Brandy Trade under the Ancien Régime: Regional Specialisation in Charente, the Irish Brandy Houses of Eighteenth-Century FranceCullenLouis M., The Brandy Trade under the Ancien Régime: Regional Specialisation in Charente (Cambridge: Cambridge University Press, 1998. Pp. xvii + 471. 5 tabs. 3 maps. 1 fig. $75 hardback; $30 paperback)CullenLouis M., The Irish Brandy Houses of Eighteenth-Century France (Dublin: The Lilliput Press, 2000. Pp. x + 244.1 map. 16 ills. €38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Economic and Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (1), pp.140-141. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/033248930202900121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment calculer les profits de la traite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Traites et esclavages : vieux problèmes, nouvelles perspectives ?, T. 89 (336-337 (2e semestre 2002)), pp.43-62. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/outre.2002.3980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de &amp;quot;Letterbook of Greg & Cunningham, 1756-57, Merchants of New York and Belfast&amp;quot; by Thomas M. Truxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (4), pp.1170-1171. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022050702451704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de transaction et croissance : un modèle à partir de la situation de la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (2), pp.3-36. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfeco.2002.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letterbook of Greg & Cunningham, 1756–57, Merchants of New York and Belfast. Edited by Thomas M. Truxes. Oxford: Oxford University Press for The British Academy, 2001. Pp. xxxi, 430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (04), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022050702451704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Transport costs: New Findings from modeling additive cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Héricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du désajustement franco-allemand (1995-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global value chains and the transmission of exchange rate shocks to consumer prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the elasticity of consumer prices to the exchange rate: an accounting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Value Chains and the transmission of exchange rate shocks to consumer prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Transport costs: New Findings from modeling additive costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Héricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and the distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Archanskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring Trade Costs from Trade Booms and Trade Busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities of Commerce: how can we test the hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural diffusion of the fertility transition: evidence from internal migration in 19 th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment: Inferring Trade Costs from Trade Booms and Trade Busts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Antonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-checking the Sound database with the French Balance du commerce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cultural Diffusion of the Fertility Transition: Evidence from Internal Migration in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillel Rapoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross checking the sound database with the french balance du commerce data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and distance puzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Archanskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who produces for whom in the world economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Empire, 1700-1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin O'Rourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Prados de La Escosura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and Globalization, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Morys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin O'Rourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic trade and market size in late eighteenth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying transaction costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition from emerging countries, international relocation and their impacts on employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pujals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploration visuelle comme instrument de recherche en histoire économique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOFLIT18 datascape of French international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of merchandises in the toflit18 datascape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economy History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative methods and Economic History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della "Quarantaduesima Settimana di Studi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Florence, Italy. pp.453 - 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-Added Trade and Regionalization. GTAP Eleventh Annual Conference 'Future of Global Economy', Helsinki, Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rifflart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Schweisguth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTAP Eleventh Annual Conference 'Future of Global Economy'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de change : Comparaison entre les élasticités de PIWIM et des BMEs 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Camatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de prix du pétrole : Comparaison entre les élasticités de PIWIM et des BMEs 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cammate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élasticités des prix à la consommation à un choc de change : Présentation du modèle PIWIM et principaux résultats ; comparaison avec les BME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lalliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 8 : Measuring the effect of international relocations on French economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteenth-century international trade statistics. Sources and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 140, pp.397, 2015, Eighteenth-century international trade statistics. Sources and methods</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et prospérité : la France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, 19, pp.611, 2005, Collection Roland Mousnier, 9782840503712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du commerce dans la croissance : une réflexion à partir de la France du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne (Paris I), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00586912v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004472754_004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781782049098.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Cacheux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. O'Rourke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Prados de La Escosura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511794834.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Morys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511794841.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rifflart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Schweisguth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Antolinos-Basso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14546472" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacomy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Camatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Faubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2022.2032522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pign&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2020.1860469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Franck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corlay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupraz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.10.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fronteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.149.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0237" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/tseg.168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2011.01679.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Veroni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.100.0143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.098.0129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0605" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.092.0221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.094.0131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.525.0112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050704002633" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.087.0409" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.084.130" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.085.0297" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022050702451704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/033248930202900121" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2002.3980" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050702451704" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2002.1459" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lalliard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Archanskaia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Rourke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065588v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pujals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04076251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cammate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587819v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crouzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586912v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Antolinos-Basso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14546472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacomy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004472754_004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781782049098.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Cacheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. O'Rourke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Prados de La Escosura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511794834.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Morys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511794841.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rifflart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Schweisguth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Camatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Faubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hericourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Patureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2022.2032522" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pign&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2020.1860469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Franck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corlay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupraz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.10.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fronteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.149.0131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0391" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.140.0237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/tseg.168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2011.01679.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.581.0128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hannah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Veroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.100.0143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.098.0129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0605" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.525.0112" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.092.0221" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.094.0131" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050704002633" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.084.130" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.087.0409" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.085.0297" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/033248930202900121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2002.3980" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022050702451704" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2002.1459" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022050702451704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;ricourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03374355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lalliard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Archanskaia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Rourke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065588v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pujals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04076251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cammate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587819v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crouzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586912v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>