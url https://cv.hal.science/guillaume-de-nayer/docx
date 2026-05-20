--- v0 (2026-04-01)
+++ v1 (2026-05-20)
@@ -1,2781 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2729 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume De Nayer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-de-nayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1208-4451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139529012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195164475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=k72SLpkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-2160-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combining my passion for computers and open-source operating systems with mathematics and fluid mechanics, I work on methods and applications for fluid–structure interactions (FSI). My experience includes FSI simulations involving rigid and deformable bodies (beams, shells, membranes) in laminar and turbulent flows (RANS, LES), with or without wind gusts.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of two FSI methods and their validation based on artificial wind gusts impacting a flexible T-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boulbrachene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.106621. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure interaction simulations of wind gusts impacting a hyperbolic paraboloid tensile structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-K. Goldbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.105152. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0232369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based optimization for the worst-case prediction regarding a flexible structure impacted by wind gusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 243, pp.105610. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2023.105610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of discrete wind gust parameters: Towards the worst-case scenario of a FSI application in form of an inflated hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.105207. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2022.105207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSI simulations of wind gusts impacting an air-inflated flexible membrane at Re = 100,000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boulbrachene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2021.103462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two wind gust injection methods: Field velocity vs. split velocity method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boulbrachene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.104790. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2021.104790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A source-term formulation for injecting wind gusts in CFD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.104405. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the dynamic behavior of a 2-DOF airfoil in the transitional Re number regime based on digital-image correlation measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nikolas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.103052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations on the dynamic behavior of a 2-DOF airfoil in the transitional Re number regime based on fully coupled simulations relying on an eddy-resolving technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nikolas Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.108631. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2020.108631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic evaluation of the interface description for fluid-structure interaction simulations using the isogeometric mortar-based mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Apostolatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Uwe Bletzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wüchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.368-399. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the instantaneous fluid–structure interaction of an air-inflated flexible membrane in turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nikolas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.405 - 440. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced injection method for synthetically generated turbulence within the flow domain of eddy-resolving simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nikolas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (7), pp.2338 - 2355. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies on the instantaneous fluid–structure interaction of an air-inflated flexible membrane in turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Apostolatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nikolas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Uwe Bletzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wüchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.577-609. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and robust hybrid method for block-structured mesh deformation with emphasis on FSI-LES applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvam Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.273 - 300. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation and Large-Eddy Simulation of the Turbulent Flow past a Smooth and Rigid Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nikolas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.79-119. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-015-9690-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow past a cylinder with a flexible splitter plate: A complementary experimental-numerical investigation and a new FSI test case (FSI-PfS-1a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kalmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sicklinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wüchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.18-43. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical FSI Investigation based on LES: Flow past a cylinder with a flexible splitter plate involving large deformations (FSI-PfS-2a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.300-315. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-structure interaction using a partitioned semi-implicit predictor-corrector coupling scheme for the application of large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Münsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wüchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.107-130. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrically Exact Kirchhoff Beam Theory: Application to cable dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.041004. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4003625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test case on QNET ERCOFTAC database (Underlying Flow Regime 3-33): Turbulent flow past a wall-mounted hemisphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nikolas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test case on QNET ERCOFTAC database (Underlying Flow Regime 2-14): Fluid-structure interaction in turbulent flow past cylinder/plate configuration II (Second swiveling mode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kalmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test case on QNET ERCOFTAC database (Underlying Flow Regime 2-13): Fluid-structure interaction in turbulent flow past cylinder/plate configuration I (First swiveling mode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kalmbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Breuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Fluide-Structure pour les corps élancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Nayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Nantes (ECN), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00820472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2836,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6813CBC2"/>
+    <w:nsid w:val="D8D86889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-de-nayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1208-4451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139529012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195164475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2160-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boulbrachene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Goldbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232369" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2021.104790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nikolas Wood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2020.108631" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Apostolatos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Bletzinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland W&#252;chner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.02.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.02.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvam Sen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5465" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9690-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kalmbach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sicklinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.04.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M&#252;nsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00820472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-de-nayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1208-4451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139529012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195164475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=k72SLpkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2160-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breuer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boulbrachene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Nayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106621" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breuer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Goldbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232369" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2021.104790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104405" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nikolas Wood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2020.108631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Apostolatos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Bletzinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland W&#252;chner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.02.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.02.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.12.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvam Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9690-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kalmbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sicklinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.04.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M&#252;nsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.09.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00820472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>