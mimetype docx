--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,559 +100,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillation ventriculaire « réfractaire », quelle stratégie de défibrillation ?</w:t>
+                <w:t xml:space="preserve">Evaluation of ventilatory parameters reporting in large animal models of cardiac arrest: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Derkenne</w:t>
+                <w:t xml:space="preserve">Jean-Claude Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cazes</w:t>
+                <w:t xml:space="preserve">Nicolas Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Javaudin</w:t>
+                <w:t xml:space="preserve">Arnaud Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Frattini</w:t>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. -P. Corcostegui</w:t>
+                <w:t xml:space="preserve">Rebecca Goutchtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.397-407. </w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/afmu.2025.0680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512616v1</w:t>
+                <w:t xml:space="preserve">hal-05406134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ventilatory parameters reporting in large animal models of cardiac arrest: a scoping review</w:t>
+                <w:t xml:space="preserve">Fibrillation ventriculaire « réfractaire », quelle stratégie de défibrillation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Li</w:t>
+                <w:t xml:space="preserve">C. Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Segond</w:t>
+                <w:t xml:space="preserve">N. Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lesimple</w:t>
+                <w:t xml:space="preserve">F. Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hutin</w:t>
+                <w:t xml:space="preserve">B Frattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Goutchtat</w:t>
+                <w:t xml:space="preserve">S. -P. Corcostegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.101185. </w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.397-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/afmu.2025.0680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406134v1</w:t>
+                <w:t xml:space="preserve">hal-05512616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographics, management, and outcomes of out-of-hospital traumatic cardiac arrest: a retrospective cohort study comparing children and adults</w:t>
+                <w:t xml:space="preserve">Rethinking the 2-minute rule in adult basic life support cardiopulmonary resuscitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morcel</w:t>
+                <w:t xml:space="preserve">Emma Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mercier</w:t>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Janet Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane David</w:t>
+                <w:t xml:space="preserve">Thomas Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Javouhey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24, pp.100981. </w:t>
+              <w:t xml:space="preserve">, 2025, 26, pp.101070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142655v1</w:t>
+                <w:t xml:space="preserve">hal-05512324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the 2-minute rule in adult basic life support cardiopulmonary resuscitation</w:t>
+                <w:t xml:space="preserve">Demographics, management, and outcomes of out-of-hospital traumatic cardiac arrest: a retrospective cohort study comparing children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Menant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Baptiste Morcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rea</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jouven</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Javouhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, pp.101070. </w:t>
+              <w:t xml:space="preserve">, 2025, 24, pp.100981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512324v1</w:t>
+                <w:t xml:space="preserve">hal-05142655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of ultraportable automated external defibrillators: A scoping review</w:t>
               </w:r>
@@ -772,77 +772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epinephrine and brain perfusion during cardiac arrest: every minute counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.110006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1004,546 +1004,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Patients Treated with Prehospital Noninvasive Ventilation: Observational Retrospective Multicenter Study in the Northern French Alps</w:t>
+                <w:t xml:space="preserve">Survivors of avalanche accidents: posttraumatic stress disorder symptoms and quality of life: a multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pinczon</w:t>
+                <w:t xml:space="preserve">Charlotte Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+                <w:t xml:space="preserve">Anaëlle Charriau-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">Loïc Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Gheno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Savary</w:t>
+                <w:t xml:space="preserve">Cécile Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10071359⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-021-00912-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215913v1</w:t>
+                <w:t xml:space="preserve">hal-04794106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivors of avalanche accidents: posttraumatic stress disorder symptoms and quality of life: a multicentre study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcomes of Patients Treated with Prehospital Noninvasive Ventilation: Observational Retrospective Multicenter Study in the Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pinczon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Léonard</w:t>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Charriau-Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Pascal Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Belle</w:t>
+                <w:t xml:space="preserve">Gael Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ricard</w:t>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13049-021-00912-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10071359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794106v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Prognostic value of signs of life in refractory out-of-hospital cardiac arrest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving post-cardiac arrest cerebral perfusion pressure by elevating the head and thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+                <w:t xml:space="preserve">Helene Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Chouhied</w:t>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Labarère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 164, pp.151-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.04.017⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 159, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805086v1</w:t>
+                <w:t xml:space="preserve">hal-04805125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving post-cardiac arrest cerebral perfusion pressure by elevating the head and thorax</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanna Moore</w:t>
+                <w:t xml:space="preserve">Reply to: Prognostic value of signs of life in refractory out-of-hospital cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayert Salverda</w:t>
+                <w:t xml:space="preserve">Tahar Chouhied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Labarère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 159, pp.45-53. </w:t>
+              <w:t xml:space="preserve">, 2021, 164, pp.151-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805125v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in out-of-hospital 12-lead ECG diagnostic classification following resuscitation from cardiac arrest</w:t>
               </w:r>
@@ -1791,1168 +1791,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled progressive elevation rather than an optimal angle maximizes cerebral perfusion pressure during head up CPR in a swine model of cardiac arrest</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The authors Reply: Mortality Benefit Shock Index in Prehospital Level Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Segal</w:t>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Tourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bloch-Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.02.023⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (10), pp.2236-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2020.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799201v1</w:t>
+                <w:t xml:space="preserve">hal-05320350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Door-in to door-out times in acute ST-segment elevation myocardial infarction in emergency departments of non-interventional hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 99 (23), pp.e20434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MD.0000000000020434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The authors Reply: Mortality Benefit Shock Index in Prehospital Level Care</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bloch-Laine</w:t>
+                <w:t xml:space="preserve">Controlled progressive elevation rather than an optimal angle maximizes cerebral perfusion pressure during head up CPR in a swine model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bounes</w:t>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (10), pp.2236-2237. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.23-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2020.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320350v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How exhaustive are out of hospital cardiac arrest registers? The example of the Northern French Alps Cardiac Arrest Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geri</w:t>
+                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 148, pp.57-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 153, pp.20 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456070v1</w:t>
+                <w:t xml:space="preserve">hal-03490502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale and Strategies for Development of an Optimal Bundle of Management for Cardiac Arrest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opioid drug use in emergency and adverse outcomes among patients with chronic obstructive pulmonary disease: a multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pepe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+                <w:t xml:space="preserve">Caroline Faivre-Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Davis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Lick</w:t>
+                <w:t xml:space="preserve">Isma Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Explorations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (10), pp.e0214. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61887-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805148v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02537141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opioid drug use in emergency and adverse outcomes among patients with chronic obstructive pulmonary disease: a multicenter observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isma Charif</w:t>
+                <w:t xml:space="preserve">Effect of controlled sequential elevation timing of the head and thorax during cardiopulmonary resuscitation on cerebral perfusion pressures in a porcine model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61887-2⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02537141v1</w:t>
+                <w:t xml:space="preserve">hal-04799191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Duhem</w:t>
+                <w:t xml:space="preserve">Rationale and Strategies for Development of an Optimal Bundle of Management for Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Aufderheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bayert Salverda</w:t>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.e0214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490502v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of controlled sequential elevation timing of the head and thorax during cardiopulmonary resuscitation on cerebral perfusion pressures in a porcine model of cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">How exhaustive are out of hospital cardiac arrest registers? The example of the Northern French Alps Cardiac Arrest Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 149, pp.162-169. </w:t>
+              <w:t xml:space="preserve">, 2020, 148, pp.57-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799191v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the Pre-Hospital Blood Lactate Level in the Pre-Hospital Orientation of Septic Shock: The LAPHSUS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Tourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Gueye-Ngalgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3003,130 +3003,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153, pp.20-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903488v1</w:t>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3265,307 +3265,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of acute heart failure treatment in France: Data from REseau Nord-Alpin des Urgences (RENAU)</w:t>
+                <w:t xml:space="preserve">Intranasal sufentanil versus intravenous morphine for acute severe trauma pain: A double-blind randomized non-inferiority study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lamboley</w:t>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Debax</w:t>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtiol</w:t>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ricard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morvan</w:t>
+                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (5), pp.285-292. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.e1002849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2019.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788527v1</w:t>
+                <w:t xml:space="preserve">hal-02269783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal sufentanil versus intravenous morphine for acute severe trauma pain: A double-blind randomized non-inferiority study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of acute heart failure treatment in France: Data from REseau Nord-Alpin des Urgences (RENAU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Blancher</w:t>
+                <w:t xml:space="preserve">P. Debax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
+                <w:t xml:space="preserve">G. Courtiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+                <w:t xml:space="preserve">C. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
+                <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2019.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02269783v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to: The importance of pre-hospital interventions for prevention and management of witnessed hypothermic cardiac arrest’</w:t>
               </w:r>
@@ -3668,90 +3668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of low-weight versus standard syringe infusion pump devices depending on altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Clapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3796,7161 +3796,7209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-associated Cardiac Arrest: Vasodilator Therapy May Help</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistent head up cardiopulmonary resuscitation haemodynamics are observed across porcine and human cadaver translational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Paul</w:t>
+                <w:t xml:space="preserve">J.C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cariou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joe Holley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Labarere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201712-2596ED⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070678v1</w:t>
+                <w:t xml:space="preserve">hal-02070656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Related Differences in Reperfusion Therapy and Outcomes for ST-Segment Elevation Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlavi Yayehd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (7), pp.1325-1331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jgs.15383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent head up cardiopulmonary resuscitation haemodynamics are observed across porcine and human cadaver translational models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.C. Lick</w:t>
+                <w:t xml:space="preserve">Shock-associated Cardiac Arrest: Vasodilator Therapy May Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Labarere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197 (7), pp.850-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201712-2596ED⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070656v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “do’s and don’ts” of head up CPR: Lessons learned from the animal laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Lurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 129, pp.e6-e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted temperature management in the ICU: Guidelines from a French expert panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Botte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (5), pp.481-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.accpm.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaled carbon monoxide is correlated with ischemia reperfusion injuries during ex vivo lung perfusion in pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reply to: Don’t kill passive oxygenation with continuous oxygen insufflation too fast in cardiac arrest ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Breath Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1752-7163/aa7a73⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.e5-e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766050v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes education of patients and their entourage: out-of-hospital national study (EDUCATED 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhaled carbon monoxide is correlated with ischemia reperfusion injuries during ex vivo lung perfusion in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anna Faucher</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Diabetologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00592-016-0950-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Breath Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1752-7163/aa7a73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070740v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Don’t kill passive oxygenation with continuous oxygen insufflation too fast in cardiac arrest ventilation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diabetes education of patients and their entourage: out-of-hospital national study (EDUCATED 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Barghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Diabetologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (4), pp.353-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00592-016-0950-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070684v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and thorax elevation during active compression decompression cardiopulmonary resuscitation with an impedance threshold device improves cerebral perfusion in a swine model of prolonged cardiac arrest</w:t>
+                <w:t xml:space="preserve">Evaluation of the Boussignac Cardiac arrest device (B-card) during cardiopulmonary resuscitation in an animal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bayert Salverda</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121, pp.195-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.033⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 119, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070698v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Boussignac Cardiac arrest device (B-card) during cardiopulmonary resuscitation in an animal model</w:t>
+                <w:t xml:space="preserve">Head and thorax elevation during active compression decompression cardiopulmonary resuscitation with an impedance threshold device improves cerebral perfusion in a swine model of prolonged cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aaron Robinson</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119, pp.81-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121, pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070701v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily volume of cases in emergency call centers: construction and validation of a predictive model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+                <w:t xml:space="preserve">Long-Term Prognostic Value of Gasping During Out-of-Hospital Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morelli</w:t>
+                <w:t xml:space="preserve">Ralph Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Slama</w:t>
+                <w:t xml:space="preserve">Marvin Wayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Swor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-017-0430-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (12), pp.1467-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.07.782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070694v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Prognostic Value of Gasping During Out-of-Hospital Cardiac Arrest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of resuscitation position on cerebral and coronary perfusion pressure during mechanical cardiopulmonary resuscitation in porcine cardiac arrest model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Wayne</w:t>
+                <w:t xml:space="preserve">Taeyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Swor</w:t>
+                <w:t xml:space="preserve">Sang Do Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Jun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Joo Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.07.782⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070687v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of resuscitation position on cerebral and coronary perfusion pressure during mechanical cardiopulmonary resuscitation in porcine cardiac arrest model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yong Joo Park</w:t>
+                <w:t xml:space="preserve">Daily volume of cases in emergency call centers: construction and validation of a predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
+                <w:t xml:space="preserve">Aurélien Vésin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-017-0430-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070733v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic factors for extracorporeal cardiopulmonary resuscitation recipients following out-of-hospital refractory cardiac arrest. A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Babaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gaide-Chevronnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of cardiac arrest patients on ski slopes: A 10-year analysis of the Northern French Alps Emergency Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The impact of hypothermia on serum potassium concentration: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Buse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Buse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119, pp.43-47. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 118, pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02070695v1</w:t>
+                <w:t xml:space="preserve">hal-02072198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of hypothermia on serum potassium concentration: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Survival of cardiac arrest patients on ski slopes: A 10-year analysis of the Northern French Alps Emergency Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Buse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118, pp.35-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 119, pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02072198v1</w:t>
+                <w:t xml:space="preserve">hal-02070695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Head Up Cardiopulmonary Resuscitation on Cerebral and Systemic Hemodynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Mcknite</w:t>
+                <w:t xml:space="preserve">Prediction of intra-hospital mortality after severe trauma: which pre-hospital score is the most accurate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2015.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.01.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02070776v1</w:t>
+                <w:t xml:space="preserve">hal-02072211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of intra-hospital mortality after severe trauma: which pre-hospital score is the most accurate?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Brun</w:t>
+                <w:t xml:space="preserve">The Effect of Head Up Cardiopulmonary Resuscitation on Cerebral and Systemic Hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetris Yannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2015.10.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02072211v1</w:t>
+                <w:t xml:space="preserve">hal-02070776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team Emergency Assessment Measure (TEAM) for the assessment of non-technical skills during resuscitation: Validation of the French version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Cardiopulmonary responses during the cooling and the extracorporeal life support rewarming phases in a porcine model of accidental deep hypothermic cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gery Binauld</w:t>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Guergour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.11.024⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-016-0283-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070784v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Hypothermic Cardiac Arrest Treated by Extracorporeal Life Support in a Porcine Model: Does the Rewarming Method Matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reperfusion injury protection during Basic Life Support improves circulation and survival outcomes in a porcine model of prolonged cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Brouta</w:t>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Guergour</w:t>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.665-673. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.29-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acem.12893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880545v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reperfusion injury protection during Basic Life Support improves circulation and survival outcomes in a porcine model of prolonged cardiac arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Deep Hypothermic Cardiac Arrest Treated by Extracorporeal Life Support in a Porcine Model: Does the Rewarming Method Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jason Bartos</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Guergour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acem.12893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070751v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiopulmonary responses during the cooling and the extracorporeal life support rewarming phases in a porcine model of accidental deep hypothermic cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorra Guergour</w:t>
+                <w:t xml:space="preserve">Noninvasive End Tidal CO2 Is Unhelpful in the Prediction of Complications in Deliberate Drug Poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-016-0283-7⟩</w:t>
+              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.62-70.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2015.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880538v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive End Tidal CO2 Is Unhelpful in the Prediction of Complications in Deliberate Drug Poisoning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">Impact of an emergency medical dispatch system on survival from out-of-hospital cardiac arrest: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+                <w:t xml:space="preserve">Angèle Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2015.11.037⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-016-0247-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070779v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an emergency medical dispatch system on survival from out-of-hospital cardiac arrest: a population-based study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Team Emergency Assessment Measure (TEAM) for the assessment of non-technical skills during resuscitation: Validation of the French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Ageron</w:t>
+                <w:t xml:space="preserve">François-Xavier Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Belle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+                <w:t xml:space="preserve">Jordane Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Phellouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery Binauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-016-0247-y⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070754v1</w:t>
+                <w:t xml:space="preserve">hal-02070784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modified Sequential Organ Failure Assessment score using the Richmond Agitation-Sedation Scale in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (3), pp.311-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21037/jtd.2016.02.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Pathologies and Hut Guardians’ Ability to Provide First Aid in Mountain Huts: A Prospective Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colonna D’istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Saint Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (4), pp.468-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wem.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival is surfing on the guidelines wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98, pp.e2-e3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Zoll Medical’s ResQCPR System for cardiopulmonary resuscitation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A regional trauma system to optimize the pre-hospital triage of trauma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrice Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/17434440.2015.1081813⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-015-0835-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070803v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of regulating airway pressure on intrathoracic pressure and vital organ perfusion pressure during cardiopulmonary resuscitation: a non-randomized interventional cross-over study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Zoll Medical’s ResQCPR System for cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-015-0164-5⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.505-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/17434440.2015.1081813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070796v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional trauma system to optimize the pre-hospital triage of trauma patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Berthet</w:t>
+                <w:t xml:space="preserve">Effect of regulating airway pressure on intrathoracic pressure and vital organ perfusion pressure during cardiopulmonary resuscitation: a non-randomized interventional cross-over study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younghoon Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-015-0835-7⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-015-0164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072206v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Nitroprusside–Enhanced Cardiopulmonary Resuscitation Facilitates Intra-Arrest Therapeutic Hypothermia in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">More than half the families of mobile intensive care unit patients experience inadequate communication with physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Scott Mcknite</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000825⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (7), pp.1291-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-015-3890-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069237v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than half the families of mobile intensive care unit patients experience inadequate communication with physicians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sodium Nitroprusside–Enhanced Cardiopulmonary Resuscitation Facilitates Intra-Arrest Therapeutic Hypothermia in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Escallier</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-015-3890-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (4), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070808v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia on outcome of prehospital cardiac arrest: response to comment by Saigal and Sharma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Outcome after severe accidental hypothermia in the French Alps: A 10-year review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-014-3575-2⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071039v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome after severe accidental hypothermia in the French Alps: A 10-year review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia on outcome of prehospital cardiac arrest: response to comment by Saigal and Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.172-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-014-3575-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070807v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Perfusion During Advanced Life Support Improves Survival With Favorable Neurologic Function in a Porcine Model of Refractory Cardiac Arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Puertas</w:t>
+                <w:t xml:space="preserve">Impact of laryngeal tube use on chest compression fraction during out-of-hospital cardiac arrest. A prospective alternate month study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000939⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070823v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilting for perfusion: Head-up position during cardiopulmonary resuscitation improves brain flow in a porcine model of cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Do Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.38-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of laryngeal tube use on chest compression fraction during out-of-hospital cardiac arrest. A prospective alternate month study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Viglino</w:t>
+                <w:t xml:space="preserve">Enhanced Perfusion During Advanced Life Support Improves Survival With Favorable Neurologic Function in a Porcine Model of Refractory Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (5), pp.1087-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070814v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with the length of stay of patients discharged from emergency department in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sagnes-Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brun-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.92 - 98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundled postconditioning therapies improve hemodynamics and neurologic recovery after 17min of untreated cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Youngquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.7-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentional Drug Poisoning Care in a Physician-manned Emergency Medical Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (2), pp.224-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/10903127.2014.964890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of Deliberate Acute Baclofen Poisoning: A Nonconcurrent Cohort Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Out-of-hospital traumatic cardiac arrest: an underrecognized source of organ donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcpt.12161⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071147v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurements of endogenous carbon monoxide production in isolated pig lungs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-conditioning to improve cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetris Yannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.4.047001⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCC.0000000000000087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997466v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conditioning to improve cardiopulmonary resuscitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Severity of Deliberate Acute Baclofen Poisoning: A Nonconcurrent Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCC.0000000000000087⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (4), pp.360-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071138v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-hospital traumatic cardiac arrest: an underrecognized source of organ donors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Real-time measurements of endogenous carbon monoxide production in isolated pig lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (4), pp.047001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.4.047001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071148v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothermie thérapeutique. Le contrôle thermique est aussi important que la baisse de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (5), pp.307-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13341-014-0453-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival after avalanche-induced cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrice Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (9), pp.1192-1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of esmolol after failure of standard cardiopulmonary resuscitation to treat patients with refractory ventricular fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (10), pp.1337-1341. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia in outcomes of prehospital cardiac arrest: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (12), pp.1832-1842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-014-3519-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic improvement of a LUCAS 2 automated device by addition of an impedance threshold device in a pig model of cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Fahey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Wayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (12), pp.1704-1707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliberate Drug Poisoning with Slight Symptoms on Admission: Are there Predictive Factors for Intensive Care Unit Referral? A three-year Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saviuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (3), pp.281-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bcpt.12132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités thérapeutiques dans le traitement du Syndrome de Détresse Respiratoire Aiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (3), pp.205-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/met.2012.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional system of care for ST-segment elevation myocardial infarction in the Northern Alps: a controlled pre- and postintervention study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Labarère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Vanzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (8-9), pp.414-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2012.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inappropriate dispatcher decision for emergency medical service users with acute myocardial infarction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (1), pp.37-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajem.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate prehospital hypothermia protocol in comatose survivors of out-of-hospital cardiac arrest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Santre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (5), pp.570-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2008.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00397765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10960,188 +11008,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arret Cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 978-2-257-20777-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des outils d’évaluation en médecine d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0531-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11151,1525 +11199,1525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Signs of Life as a Prognostic Factor for Extracorporeal Cardiopulmonary Resuscitation in Refractory Out-of-Hospital Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicol M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clape C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American heart Association Chicago 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Impedance Threshold Device During Cardiopulmonary Resuscitation in Head up Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining The End Of The Circulatory Phase In Humans Undergoing Cardiopulmonary Resuscitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association, Anaheim 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Hemodynamic Parameters and Brain Blood Flow During Cardiopulmonary Resuscitation. Circulation. 2016;134:A14861-A14861, American Heart Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryu H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasping During Cardiopulmonary Resuscitation is Associated With a Higher Likelihood of One Year Survival After Cardiac Arrest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swor R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left-sided Rib Fractures During Cardiopulmonary Resuscitation Are Associated With Better Coronary Perfusion Pressure in a Pig Model of Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Life Support With Reperfusion Injury Protection Improves 24 Hour Survival Outcomes in a Porcine Model of Prolonged Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-Assisted Head-up Cardiopulmonary Resuscitation Improves Cerebral Blood Flow and Perfusion Pressures in a Porcine Model of Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">american heart association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Nitroprusside Combined with Intrathoracic Pressure Regulation Increases Neurologically Favorable 24-Hour Survival in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Post-conditioning with cyclosporine A after a 24 hours cold ischemia in ex vivo reperfused pig lungs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Matsuura</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Respiratory Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088614v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conditioning with cyclosporine A after a 24 hours cold ischemia in ex vivo reperfused pig lungs.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sodium Nitroprusside Combined with Intrathoracic Pressure Regulation Increases Neurologically Favorable 24-Hour Survival in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Schmidt</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">American heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084298v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paradoxical Association Between Pulmonary Edema and Survival with Favorable Neurological Function After Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aufderheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R A Swor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Wayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-up Cardiopulmonary Resuscitation Increases Cerebral Perfusion Pressure in a Porcine Model of Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12679,111 +12727,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge d’un patient présentant un syndrome aortique aigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urgences Vasculaires collection “Références en Médecine d’Urgence” Ed. Lavoisier MSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12793,114 +12841,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie cardio-pulmonaire sur un modèle porcin d'arrêt cardiaque réfractaire en hypothermie profonde traité par assistance circulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Grenoble Alpes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAS041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01562710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId446"/>
+      <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13047,51 +13095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derkenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frattini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -P. Corcostegui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesimple" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goutchtat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morcel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debaty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Menant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd. Perkins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Dainty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Norii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Olasveengen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2024.100739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.110006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Moore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Holley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Scheppke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.11.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinczon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gheno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10071359" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;onard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Charriau-Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-021-00912-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouhied" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.04.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Duhem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas-Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayert Salverda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.12.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Aufderheide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saleh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.10.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03690658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duhem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fritz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeangeorges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.02.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cardine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000020434" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tourtier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloch-Laine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bounes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2020.03.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Drouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.01.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pepe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02537141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Daoust" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faivre-Pierret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Charif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61887-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.12.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye-Ngalgou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TJAR.2019.42027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamboley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debax" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtiol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2019.08.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9HNMTNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blancher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Collomb-Muret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002849" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Carron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.05.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Repellin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-019-0643-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201712-2596ED" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Turk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15383" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070656v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Holley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Labarere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.04.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lurie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.05.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Botte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.06.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gennai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Schmidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/aa7a73" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Barghout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Faucher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0950-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.10.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dodd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Robinson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.08.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;sin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slama" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-017-0430-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Frascone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Wayne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.07.782" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyun Kim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Do Shin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Jun Song" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Joo Park" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Ho Ryu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.02.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070734v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Babaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaide-Chevronnay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fournel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.12.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K20S2TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michalon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW0FHVGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasquier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JN96VJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Yannopoulos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcknite" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.01.033" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RQ4PFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072211v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Legrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2015.10.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TB4DKDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Koch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phellouzat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Binauld" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.11.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W1F2X1R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880545v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brouta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Guergour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12893" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Metzger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bartos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.05.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSC6LGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880538v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0283-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070779v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2015.11.037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q2DK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ageron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0247-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2016.02.61" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070749v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colonna D&#8217;istria" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coste" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Saint Guilhem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2016.08.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.10.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070803v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17434440.2015.1081813" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younghoon Kwon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puertas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rees" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0164-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrice Levrat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0835-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Matsuura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000825" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtiol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escallier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-015-3890-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3575-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070807v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NDQL0KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070823v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000939" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070850v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.11.019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070814v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kraemer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lehodey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG12FJSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508522v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capuano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagnes-Raffy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brun-Ney" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000109" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070852v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarraf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Youngquist" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.10.019" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pommier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10903127.2014.964890" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071147v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bartoli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12161" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997466v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Briot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.4.047001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071138v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCC.0000000000000087" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071148v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jund" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dorez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12196" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072196v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13341-014-0453-z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071135v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bou&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLM4KFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071049v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Driver" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plummer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.032" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3519-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071046v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matsuura" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fahey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.09.013" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072204v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saviuc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12132" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128503v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gennai" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/met.2012.0371" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843358v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vanzetto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2012.05.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843442v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lucas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2009.07.008" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVKJ808-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397765v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hammer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vitrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Santre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2008.04.028" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XF7G0F3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929855v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072219v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0531-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083699v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol M" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert C" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clape C" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pepe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yannopoulos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Segal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Lurie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074876v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burkhart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076493v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu H" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076504v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Ma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swor R" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086588v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bartos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Matsuura" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rees" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lick" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Metzger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Metzger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ryu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kim" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088614v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metzger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rees" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuura" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084298v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brouta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Schmidt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088606v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aufderheide" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Swor" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wayne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088593v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072397v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562710v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS041" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesimple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goutchtat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derkenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frattini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -P. Corcostegui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Menant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morcel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd. Perkins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Dainty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Norii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Olasveengen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2024.100739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.110006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Moore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Holley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Scheppke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.11.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;onard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Charriau-Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ricard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-021-00912-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinczon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gheno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10071359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Duhem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas-Salvador" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayert Salverda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.12.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouhied" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.04.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Aufderheide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saleh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.10.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03690658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duhem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fritz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeangeorges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tourtier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloch-Laine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bounes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2020.03.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cardine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000020434" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.02.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02537141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Daoust" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faivre-Pierret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Charif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61887-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.12.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pepe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000214" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Drouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye-Ngalgou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TJAR.2019.42027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blancher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Collomb-Muret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002849" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamboley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debax" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtiol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2019.08.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9HNMTNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Carron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.05.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Repellin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-019-0643-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Holley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Labarere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.04.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ8KM2PG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Turk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201712-2596ED" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lurie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.05.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Botte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.06.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.10.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766050v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gennai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Schmidt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/aa7a73" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamdi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Barghout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Faucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0950-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dodd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Robinson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.08.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1854PCK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Frascone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Wayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.07.782" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyun Kim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Do Shin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Jun Song" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Joo Park" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Ho Ryu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQK925VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;sin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slama" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-017-0430-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Babaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaide-Chevronnay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fournel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.12.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K20S2TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072198v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JN96VJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michalon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW0FHVGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Legrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2015.10.035" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TB4DKDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070776v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Yannopoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcknite" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.01.033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RQ4PFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brouta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Guergour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0283-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070751v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Metzger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bartos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.05.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSC6LGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880545v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12893" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2015.11.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q2DK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070754v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ageron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0247-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Koch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chaix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phellouzat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Binauld" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.11.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W1F2X1R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2016.02.61" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colonna D&#8217;istria" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Saint Guilhem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2016.08.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070787v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.10.014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrice Levrat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0835-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17434440.2015.1081813" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younghoon Kwon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puertas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rees" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0164-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtiol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escallier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-015-3890-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Matsuura" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000825" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070807v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NDQL0KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071039v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3575-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kraemer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lehodey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG12FJSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070850v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.11.019" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73X67879-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070823v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000939" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508522v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capuano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagnes-Raffy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brun-Ney" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000109" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070852v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarraf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Youngquist" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.10.019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071040v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pommier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10903127.2014.964890" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071148v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jund" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dorez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12196" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071138v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCC.0000000000000087" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bartoli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12161" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997466v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Briot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.4.047001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13341-014-0453-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bou&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLM4KFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071049v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Driver" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plummer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.032" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071042v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3519-x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matsuura" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fahey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.09.013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072204v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saviuc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12132" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128503v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gennai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/met.2012.0371" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843358v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vanzetto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2012.05.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lucas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2009.07.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVKJ808-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397765v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hammer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vitrat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Santre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2008.04.028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XF7G0F3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929855v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072219v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0531-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083699v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol M" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert C" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clape C" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074873v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pepe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yannopoulos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Segal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Lurie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burkhart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076493v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu H" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076504v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Ma" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swor R" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086588v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bartos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Matsuura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rees" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lick" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086620v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Metzger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Metzger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ryu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084298v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brouta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Schmidt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088614v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metzger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rees" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuura" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088606v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aufderheide" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Swor" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wayne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088593v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072397v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562710v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS041" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>