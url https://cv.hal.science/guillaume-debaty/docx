--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ventilatory parameters reporting in large animal models of cardiac arrest: a scoping review</w:t>
+                <w:t xml:space="preserve">Risk factors for failure of the first intubation attempt during cardiopulmonary resuscitation in out-of-hospital emergency settings: What about chest compression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Li</w:t>
+                <w:t xml:space="preserve">Michel Galinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Segond</w:t>
+                <w:t xml:space="preserve">Georges Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lesimple</w:t>
+                <w:t xml:space="preserve">Marion Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hutin</w:t>
+                <w:t xml:space="preserve">Romain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Goutchtat</w:t>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.101185. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406134v1</w:t>
+                <w:t xml:space="preserve">hal-05150319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrillation ventriculaire « réfractaire », quelle stratégie de défibrillation ?</w:t>
               </w:r>
@@ -368,3601 +368,3589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the 2-minute rule in adult basic life support cardiopulmonary resuscitation</w:t>
+                <w:t xml:space="preserve">Demographics, management, and outcomes of out-of-hospital traumatic cardiac arrest: a retrospective cohort study comparing children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Menant</w:t>
+                <w:t xml:space="preserve">Baptiste Morcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rea</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jouven</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Javouhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, pp.101070. </w:t>
+              <w:t xml:space="preserve">, 2025, 24, pp.100981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512324v1</w:t>
+                <w:t xml:space="preserve">hal-05142655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographics, management, and outcomes of out-of-hospital traumatic cardiac arrest: a retrospective cohort study comparing children and adults</w:t>
+                <w:t xml:space="preserve">Evaluation of ventilatory parameters reporting in large animal models of cardiac arrest: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morcel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Nicolas Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane David</w:t>
+                <w:t xml:space="preserve">Arnaud Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Javouhey</w:t>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Goutchtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24, pp.100981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100981⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.101185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142655v1</w:t>
+                <w:t xml:space="preserve">hal-05406134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of ultraportable automated external defibrillators: A scoping review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the 2-minute rule in adult basic life support cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd. Perkins</w:t>
+                <w:t xml:space="preserve">Emma Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.N. Dainty</w:t>
+                <w:t xml:space="preserve">Janet Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Norii</w:t>
+                <w:t xml:space="preserve">Thomas Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Olasveengen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19, pp.100739. </w:t>
+              <w:t xml:space="preserve">, 2025, 26, pp.101070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2024.100739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747719v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epinephrine and brain perfusion during cardiac arrest: every minute counts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of ultraportable automated external defibrillators: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Jaeger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gd. Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Dainty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Norii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Olasveengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2023.110006⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2024.100739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770619v1</w:t>
+                <w:t xml:space="preserve">hal-04747719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster time to automated elevation of the head and thorax during cardiopulmonary resuscitation increases the probability of return of spontaneous circulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Holley</w:t>
+                <w:t xml:space="preserve">Epinephrine and brain perfusion during cardiac arrest: every minute counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Scheppke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deborah Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 170, pp.63-69. </w:t>
+              <w:t xml:space="preserve">, 2023, 193, pp.110006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2023.110006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799183v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivors of avalanche accidents: posttraumatic stress disorder symptoms and quality of life: a multicentre study</w:t>
+                <w:t xml:space="preserve">Faster time to automated elevation of the head and thorax during cardiopulmonary resuscitation increases the probability of return of spontaneous circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Léonard</w:t>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Charriau-Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Sue Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Belle</w:t>
+                <w:t xml:space="preserve">Charles Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ricard</w:t>
+                <w:t xml:space="preserve">Joseph Holley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Scheppke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-021-00912-3⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794106v1</w:t>
+                <w:t xml:space="preserve">hal-04799183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Patients Treated with Prehospital Noninvasive Ventilation: Observational Retrospective Multicenter Study in the Northern French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pinczon</w:t>
+                <w:t xml:space="preserve">Mildly Reduced Doses of Adrenaline Do Not Affect Key Hemodynamic Parameters during Cardio-Pulmonary Resuscitation in a Pig Model of Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+                <w:t xml:space="preserve">Jonathan Koger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">Hélène Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Gheno</w:t>
+                <w:t xml:space="preserve">Caroline Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Savary</w:t>
+                <w:t xml:space="preserve">Victor Jeangeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.1359. </w:t>
+              <w:t xml:space="preserve">, 2021, 10 (20), pp.4674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10071359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215913v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving post-cardiac arrest cerebral perfusion pressure by elevating the head and thorax</w:t>
+                <w:t xml:space="preserve">Outcomes of Patients Treated with Prehospital Noninvasive Ventilation: Observational Retrospective Multicenter Study in the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Duhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Moore</w:t>
+                <w:t xml:space="preserve">Julie Pinczon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayert Salverda</w:t>
+                <w:t xml:space="preserve">Pascal Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lick</w:t>
+                <w:t xml:space="preserve">Gael Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.12.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10071359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805125v1</w:t>
+                <w:t xml:space="preserve">hal-03215913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Prognostic value of signs of life in refractory out-of-hospital cardiac arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Survivors of avalanche accidents: posttraumatic stress disorder symptoms and quality of life: a multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Charriau-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.04.017⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-021-00912-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805086v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in out-of-hospital 12-lead ECG diagnostic classification following resuscitation from cardiac arrest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Engel</w:t>
+                <w:t xml:space="preserve">Reply to: Prognostic value of signs of life in refractory out-of-hospital cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Saleh</w:t>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gutterman</w:t>
+                <w:t xml:space="preserve">Tahar Chouhied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Weston</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Labarère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 169 (20), pp.45-52. </w:t>
+              <w:t xml:space="preserve">, 2021, 164, pp.151-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805063v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildly Reduced Doses of Adrenaline Do Not Affect Key Hemodynamic Parameters during Cardio-Pulmonary Resuscitation in a Pig Model of Cardiac Arrest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving post-cardiac arrest cerebral perfusion pressure by elevating the head and thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Koger</w:t>
+                <w:t xml:space="preserve">Helene Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Duhem</w:t>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fritz</w:t>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Jeangeorges</w:t>
+                <w:t xml:space="preserve">Michael Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (20), pp.4674. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10204674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690658v1</w:t>
+                <w:t xml:space="preserve">hal-04805125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The authors Reply: Mortality Benefit Shock Index in Prehospital Level Care</w:t>
+                <w:t xml:space="preserve">Change in out-of-hospital 12-lead ECG diagnostic classification following resuscitation from cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+                <w:t xml:space="preserve">Tom Aufderheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Tourtier</w:t>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Gueye</w:t>
+                <w:t xml:space="preserve">Hadi Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bloch-Laine</w:t>
+                <w:t xml:space="preserve">David Gutterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bounes</w:t>
+                <w:t xml:space="preserve">Benjamin Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (10), pp.2236-2237. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169 (20), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2020.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320350v1</w:t>
+                <w:t xml:space="preserve">hal-04805063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Door-in to door-out times in acute ST-segment elevation myocardial infarction in emergency departments of non-interventional hospitals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi</w:t>
+                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000020434⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805077v1</w:t>
+                <w:t xml:space="preserve">hal-04903488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled progressive elevation rather than an optimal angle maximizes cerebral perfusion pressure during head up CPR in a swine model of cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 150, pp.23-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bayert Salverda</w:t>
+                <w:t xml:space="preserve">Rationale and Strategies for Development of an Optimal Bundle of Management for Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Aufderheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.e0214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490502v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opioid drug use in emergency and adverse outcomes among patients with chronic obstructive pulmonary disease: a multicenter observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isma Charif</w:t>
+                <w:t xml:space="preserve">How exhaustive are out of hospital cardiac arrest registers? The example of the Northern French Alps Cardiac Arrest Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61887-2⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.57-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02537141v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of controlled sequential elevation timing of the head and thorax during cardiopulmonary resuscitation on cerebral perfusion pressures in a porcine model of cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">The authors Reply: Mortality Benefit Shock Index in Prehospital Level Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Tourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bloch-Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149, pp.162-169. </w:t>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (10), pp.2236-2237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2020.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799191v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale and Strategies for Development of an Optimal Bundle of Management for Cardiac Arrest</w:t>
+                <w:t xml:space="preserve">Door-in to door-out times in acute ST-segment elevation myocardial infarction in emergency departments of non-interventional hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pepe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+                <w:t xml:space="preserve">Sandrine Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Davis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Lick</w:t>
+                <w:t xml:space="preserve">Thomas Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Explorations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000214⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (23), pp.e20434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000020434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805148v1</w:t>
+                <w:t xml:space="preserve">hal-04805077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How exhaustive are out of hospital cardiac arrest registers? The example of the Northern French Alps Cardiac Arrest Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geri</w:t>
+                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 148, pp.57-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 153, pp.20 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456070v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Pre-Hospital Blood Lactate Level in the Pre-Hospital Orientation of Septic Shock: The LAPHSUS Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of controlled sequential elevation timing of the head and thorax during cardiopulmonary resuscitation on cerebral perfusion pressures in a porcine model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Papa Gueye-Ngalgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Anaesthesiology and Reanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5152/TJAR.2019.42027⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799197v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bayert Salverda</w:t>
+                <w:t xml:space="preserve">Opioid drug use in emergency and adverse outcomes among patients with chronic obstructive pulmonary disease: a multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Faivre-Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61887-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903488v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02537141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bystander CPR initiated by a dispatch centre following out-of-hospital cardiac arrest on 30-day survival: Adjusted results from the French National Cardiac Arrest Registry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Contribution of the Pre-Hospital Blood Lactate Level in the Pre-Hospital Orientation of Septic Shock: The LAPHSUS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Tourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Genin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Gueye-Ngalgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turkish Journal of Anaesthesiology and Reanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (1), pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/TJAR.2019.42027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.08.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03488715v1</w:t>
+                <w:t xml:space="preserve">hal-04799197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal sufentanil versus intravenous morphine for acute severe trauma pain: A double-blind randomized non-inferiority study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of acute heart failure treatment in France: Data from REseau Nord-Alpin des Urgences (RENAU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+                <w:t xml:space="preserve">L. Lamboley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
+                <w:t xml:space="preserve">P. Debax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
+                <w:t xml:space="preserve">G. Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002849⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2019.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269783v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of acute heart failure treatment in France: Data from REseau Nord-Alpin des Urgences (RENAU)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of bystander CPR initiated by a dispatch centre following out-of-hospital cardiac arrest on 30-day survival: Adjusted results from the French National Cardiac Arrest Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ricard</w:t>
+                <w:t xml:space="preserve">Lucile Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morvan</w:t>
+                <w:t xml:space="preserve">Valentine Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2019.08.005⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04788527v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: The importance of pre-hospital interventions for prevention and management of witnessed hypothermic cardiac arrest’</w:t>
+                <w:t xml:space="preserve">Intranasal sufentanil versus intravenous morphine for acute severe trauma pain: A double-blind randomized non-inferiority study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Debaty</w:t>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.N. Carron</w:t>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Darocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.05.030⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.e1002849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770629v1</w:t>
+                <w:t xml:space="preserve">hal-02269783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of low-weight versus standard syringe infusion pump devices depending on altitude</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to: The importance of pre-hospital interventions for prevention and management of witnessed hypothermic cardiac arrest’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N. Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-019-0643-1⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.219-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770631v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent head up cardiopulmonary resuscitation haemodynamics are observed across porcine and human cadaver translational models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.C. Lick</w:t>
+                <w:t xml:space="preserve">Accuracy of low-weight versus standard syringe infusion pump devices depending on altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Labarere</w:t>
+                <w:t xml:space="preserve">Maxence Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-019-0643-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070656v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Related Differences in Reperfusion Therapy and Outcomes for ST-Segment Elevation Myocardial Infarction</w:t>
               </w:r>
@@ -4082,51 +4070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-associated Cardiac Arrest: Vasodilator Therapy May Help</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,77 +4174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “do’s and don’ts” of head up CPR: Lessons learned from the animal laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Lurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4297,6708 +4285,6854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted temperature management in the ICU: Guidelines from a French expert panel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistent head up cardiopulmonary resuscitation haemodynamics are observed across porcine and human cadaver translational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Payen</w:t>
+                <w:t xml:space="preserve">J.C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+                <w:t xml:space="preserve">Joe Holley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Audibert</w:t>
+                <w:t xml:space="preserve">M.C. Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Botte</w:t>
+                <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (5), pp.481-491. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.133-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070707v1</w:t>
+                <w:t xml:space="preserve">hal-02070656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Don’t kill passive oxygenation with continuous oxygen insufflation too fast in cardiac arrest ventilation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeted temperature management in the ICU: Guidelines from a French expert panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), pp.481-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070684v1</w:t>
+                <w:t xml:space="preserve">hal-02070707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaled carbon monoxide is correlated with ischemia reperfusion injuries during ex vivo lung perfusion in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Schmidt</w:t>
+                <w:t xml:space="preserve">Head and thorax elevation during active compression decompression cardiopulmonary resuscitation with an impedance threshold device improves cerebral perfusion in a swine model of prolonged cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Breath Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1752-7163/aa7a73⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766050v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes education of patients and their entourage: out-of-hospital national study (EDUCATED 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Barghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Diabetologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54 (4), pp.353-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00592-016-0950-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Boussignac Cardiac arrest device (B-card) during cardiopulmonary resuscitation in an animal model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reply to: Don’t kill passive oxygenation with continuous oxygen insufflation too fast in cardiac arrest ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lamhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119, pp.81-88. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 121, pp.e5-e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02070701v1</w:t>
+                <w:t xml:space="preserve">hal-02070684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and thorax elevation during active compression decompression cardiopulmonary resuscitation with an impedance threshold device improves cerebral perfusion in a swine model of prolonged cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bayert Salverda</w:t>
+                <w:t xml:space="preserve">Exhaled carbon monoxide is correlated with ischemia reperfusion injuries during ex vivo lung perfusion in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Breath Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1752-7163/aa7a73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070698v1</w:t>
+                <w:t xml:space="preserve">hal-01766050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Prognostic Value of Gasping During Out-of-Hospital Cardiac Arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Swor</w:t>
+                <w:t xml:space="preserve">Evaluation of the Boussignac Cardiac arrest device (B-card) during cardiopulmonary resuscitation in an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.07.782⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070687v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of resuscitation position on cerebral and coronary perfusion pressure during mechanical cardiopulmonary resuscitation in porcine cardiac arrest model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taeyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Do Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoung Jun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Joo Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.101-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily volume of cases in emergency call centers: construction and validation of a predictive model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+                <w:t xml:space="preserve">Long-Term Prognostic Value of Gasping During Out-of-Hospital Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morelli</w:t>
+                <w:t xml:space="preserve">Ralph Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Slama</w:t>
+                <w:t xml:space="preserve">Marvin Wayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Swor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-017-0430-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (12), pp.1467-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.07.782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070694v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic factors for extracorporeal cardiopulmonary resuscitation recipients following out-of-hospital refractory cardiac arrest. A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Babaz</w:t>
+                <w:t xml:space="preserve">Daily volume of cases in emergency call centers: construction and validation of a predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Durand</w:t>
+                <w:t xml:space="preserve">Aurélien Vésin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gaide-Chevronnay</w:t>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fournel</w:t>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.12.011⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-017-0430-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070734v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of hypothermia on serum potassium concentration: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic factors for extracorporeal cardiopulmonary resuscitation recipients following out-of-hospital refractory cardiac arrest. A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Buse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Viglino</w:t>
+                <w:t xml:space="preserve">Valentin Babaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
+                <w:t xml:space="preserve">Michel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gaide-Chevronnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118, pp.35-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 112, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072198v1</w:t>
+                <w:t xml:space="preserve">hal-02070734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of cardiac arrest patients on ski slopes: A 10-year analysis of the Northern French Alps Emergency Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The impact of hypothermia on serum potassium concentration: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Buse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Buse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119, pp.43-47. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 118, pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02070695v1</w:t>
+                <w:t xml:space="preserve">hal-02072198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of intra-hospital mortality after severe trauma: which pre-hospital score is the most accurate?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+                <w:t xml:space="preserve">Survival of cardiac arrest patients on ski slopes: A 10-year analysis of the Northern French Alps Emergency Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brun</w:t>
+                <w:t xml:space="preserve">Arnaud Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Buse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47 (1), pp.14-18. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.43-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2015.10.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072211v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Head Up Cardiopulmonary Resuscitation on Cerebral and Systemic Hemodynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival is surfing on the guidelines wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102, pp.29-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.01.033⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 98, pp.e2-e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070776v1</w:t>
+                <w:t xml:space="preserve">hal-02070787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiopulmonary responses during the cooling and the extracorporeal life support rewarming phases in a porcine model of accidental deep hypothermic cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorra Guergour</w:t>
+                <w:t xml:space="preserve">The Effect of Head Up Cardiopulmonary Resuscitation on Cerebral and Systemic Hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetris Yannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-016-0283-7⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880538v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reperfusion injury protection during Basic Life Support improves circulation and survival outcomes in a porcine model of prolonged cardiac arrest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Keith Lurie</w:t>
+                <w:t xml:space="preserve">Team Emergency Assessment Measure (TEAM) for the assessment of non-technical skills during resuscitation: Validation of the French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Phellouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Metzger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jason Bartos</w:t>
+                <w:t xml:space="preserve">Gery Binauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 105, pp.29-35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 101, pp.115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.05.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070751v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Hypothermic Cardiac Arrest Treated by Extracorporeal Life Support in a Porcine Model: Does the Rewarming Method Matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorra Guergour</w:t>
+                <w:t xml:space="preserve">Prediction of intra-hospital mortality after severe trauma: which pre-hospital score is the most accurate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acem.12893⟩</w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2015.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880545v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive End Tidal CO2 Is Unhelpful in the Prediction of Complications in Deliberate Drug Poisoning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+                <w:t xml:space="preserve">Cardiopulmonary responses during the cooling and the extracorporeal life support rewarming phases in a porcine model of accidental deep hypothermic cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Guergour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-016-0283-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2015.11.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02070779v1</w:t>
+                <w:t xml:space="preserve">hal-01880538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an emergency medical dispatch system on survival from out-of-hospital cardiac arrest: a population-based study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deep Hypothermic Cardiac Arrest Treated by Extracorporeal Life Support in a Porcine Model: Does the Rewarming Method Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Ageron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+                <w:t xml:space="preserve">Dorra Guergour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acem.12893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13049-016-0247-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070754v1</w:t>
+                <w:t xml:space="preserve">hal-01880545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team Emergency Assessment Measure (TEAM) for the assessment of non-technical skills during resuscitation: Validation of the French version</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Koch</w:t>
+                <w:t xml:space="preserve">Noninvasive End Tidal CO2 Is Unhelpful in the Prediction of Complications in Deliberate Drug Poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Chaix</w:t>
+                <w:t xml:space="preserve">Delphine Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Phellouzat</w:t>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gery Binauld</w:t>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.115-120. </w:t>
+              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.62-70.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2015.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070784v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified Sequential Organ Failure Assessment score using the Richmond Agitation-Sedation Scale in critically ill patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reperfusion injury protection during Basic Life Support improves circulation and survival outcomes in a porcine model of prolonged cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2016.02.61⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070770v1</w:t>
+                <w:t xml:space="preserve">hal-02070751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Pathologies and Hut Guardians’ Ability to Provide First Aid in Mountain Huts: A Prospective Observational Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippine Saint Guilhem</w:t>
+                <w:t xml:space="preserve">Impact of an emergency medical dispatch system on survival from out-of-hospital cardiac arrest: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pierre</w:t>
+                <w:t xml:space="preserve">Angèle Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wem.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-016-0247-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070749v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival is surfing on the guidelines wave</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A modified Sequential Organ Failure Assessment score using the Richmond Agitation-Sedation Scale in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.311-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2016.02.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070787v1</w:t>
+                <w:t xml:space="preserve">hal-02070770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional trauma system to optimize the pre-hospital triage of trauma patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albrice Levrat</w:t>
+                <w:t xml:space="preserve">Medical Pathologies and Hut Guardians’ Ability to Provide First Aid in Mountain Huts: A Prospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berthet</w:t>
+                <w:t xml:space="preserve">Jérôme Colonna D’istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Saint Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-015-0835-7⟩</w:t>
+              <w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wem.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072206v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Zoll Medical’s ResQCPR System for cardiopulmonary resuscitation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bundled postconditioning therapies improve hemodynamics and neurologic recovery after 17min of untreated cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Youngquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/17434440.2015.1081813⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070803v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of regulating airway pressure on intrathoracic pressure and vital organ perfusion pressure during cardiopulmonary resuscitation: a non-randomized interventional cross-over study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Rees</w:t>
+                <w:t xml:space="preserve">A regional trauma system to optimize the pre-hospital triage of trauma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrice Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-015-0164-5⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-015-0835-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070796v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than half the families of mobile intensive care unit patients experience inadequate communication with physicians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Zoll Medical’s ResQCPR System for cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-015-3890-2⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.505-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/17434440.2015.1081813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070808v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Nitroprusside–Enhanced Cardiopulmonary Resuscitation Facilitates Intra-Arrest Therapeutic Hypothermia in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of regulating airway pressure on intrathoracic pressure and vital organ perfusion pressure during cardiopulmonary resuscitation: a non-randomized interventional cross-over study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younghoon Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rees</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-015-0164-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02069237v1</w:t>
+                <w:t xml:space="preserve">hal-02070796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome after severe accidental hypothermia in the French Alps: A 10-year review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">More than half the families of mobile intensive care unit patients experience inadequate communication with physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Blancher</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (7), pp.1291-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-015-3890-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070807v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia on outcome of prehospital cardiac arrest: response to comment by Saigal and Sharma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sodium Nitroprusside–Enhanced Cardiopulmonary Resuscitation Facilitates Intra-Arrest Therapeutic Hypothermia in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-014-3575-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (4), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071039v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of laryngeal tube use on chest compression fraction during out-of-hospital cardiac arrest. A prospective alternate month study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia on outcome of prehospital cardiac arrest: response to comment by Saigal and Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.172-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-014-3575-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02070814v1</w:t>
+                <w:t xml:space="preserve">hal-02071039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilting for perfusion: Head-up position during cardiopulmonary resuscitation improves brain flow in a porcine model of cardiac arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Outcome after severe accidental hypothermia in the French Alps: A 10-year review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 87, pp.38-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.11.019⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 93, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02070850v1</w:t>
+                <w:t xml:space="preserve">hal-02070807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Perfusion During Advanced Life Support Improves Survival With Favorable Neurologic Function in a Porcine Model of Refractory Cardiac Arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Puertas</w:t>
+                <w:t xml:space="preserve">Impact of laryngeal tube use on chest compression fraction during out-of-hospital cardiac arrest. A prospective alternate month study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000939⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070823v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the length of stay of patients discharged from emergency department in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Brun-Ney</w:t>
+                <w:t xml:space="preserve">Tilting for perfusion: Head-up position during cardiopulmonary resuscitation improves brain flow in a porcine model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Do Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01508522v1</w:t>
+                <w:t xml:space="preserve">hal-02070850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bundled postconditioning therapies improve hemodynamics and neurologic recovery after 17min of untreated cardiac arrest</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Enhanced Perfusion During Advanced Life Support Improves Survival With Favorable Neurologic Function in a Porcine Model of Refractory Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Mcknite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.7-13. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (5), pp.1087-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070852v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Drug Poisoning Care in a Physician-manned Emergency Medical Service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with the length of stay of patients discharged from emergency department in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Frédéric Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Viglino</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sagnes-Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brun-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10903127.2014.964890⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.92 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071040v1</w:t>
+                <w:t xml:space="preserve">hal-01508522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-hospital traumatic cardiac arrest: an underrecognized source of organ donors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deliberate Drug Poisoning with Slight Symptoms on Admission: Are there Predictive Factors for Intensive Care Unit Referral? A three-year Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saviuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (3), pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.12132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tri.12196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071148v1</w:t>
+                <w:t xml:space="preserve">hal-02072204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conditioning to improve cardiopulmonary resuscitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Severity of Deliberate Acute Baclofen Poisoning: A Nonconcurrent Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCC.0000000000000087⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (4), pp.360-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071138v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of Deliberate Acute Baclofen Poisoning: A Nonconcurrent Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Carpentier</w:t>
+                <w:t xml:space="preserve">Real-time measurements of endogenous carbon monoxide production in isolated pig lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcpt.12161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (4), pp.047001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.4.047001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071147v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurements of endogenous carbon monoxide production in isolated pig lungs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Intentional Drug Poisoning Care in a Physician-manned Emergency Medical Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.4.047001⟩</w:t>
+              <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.224-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10903127.2014.964890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997466v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothermie thérapeutique. Le contrôle thermique est aussi important que la baisse de température</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Out-of-hospital traumatic cardiac arrest: an underrecognized source of organ donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13341-014-0453-z⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072196v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival after avalanche-induced cardiac arrest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-conditioning to improve cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetris Yannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.015⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCC.0000000000000087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02071135v1</w:t>
+                <w:t xml:space="preserve">hal-02071138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of esmolol after failure of standard cardiopulmonary resuscitation to treat patients with refractory ventricular fibrillation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival after avalanche-induced cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Plummer</w:t>
+                <w:t xml:space="preserve">Yvonnick Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Smith</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrice Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 85 (10), pp.1337-1341. </w:t>
+              <w:t xml:space="preserve">, 2014, 85 (9), pp.1192-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071049v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia in outcomes of prehospital cardiac arrest: a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hypothermie thérapeutique. Le contrôle thermique est aussi important que la baisse de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (5), pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13341-014-0453-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-014-3519-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071042v1</w:t>
+                <w:t xml:space="preserve">hal-02072196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic improvement of a LUCAS 2 automated device by addition of an impedance threshold device in a pig model of cardiac arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Use of esmolol after failure of standard cardiopulmonary resuscitation to treat patients with refractory ventricular fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 85 (12), pp.1704-1707. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 85 (10), pp.1337-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071046v1</w:t>
+                <w:t xml:space="preserve">hal-02071049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliberate Drug Poisoning with Slight Symptoms on Admission: Are there Predictive Factors for Intensive Care Unit Referral? A three-year Retrospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia in outcomes of prehospital cardiac arrest: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcpt.12132⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (12), pp.1832-1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-014-3519-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072204v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités thérapeutiques dans le traitement du Syndrome de Détresse Respiratoire Aiguë</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hemodynamic improvement of a LUCAS 2 automated device by addition of an impedance threshold device in a pig model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Fahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Wayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/met.2012.0371⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (12), pp.1704-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128503v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional system of care for ST-segment elevation myocardial infarction in the Northern Alps: a controlled pre- and postintervention study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Labarère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Vanzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (8-9), pp.414-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2012.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inappropriate dispatcher decision for emergency medical service users with acute myocardial infarction.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Actualités thérapeutiques dans le traitement du Syndrome de Détresse Respiratoire Aiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2009.07.008⟩</w:t>
+              <w:t xml:space="preserve">Médecine Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.205-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/met.2012.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00843442v1</w:t>
+                <w:t xml:space="preserve">hal-02128503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate prehospital hypothermia protocol in comatose survivors of out-of-hospital cardiac arrest.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inappropriate dispatcher decision for emergency medical service users with acute myocardial infarction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Santre</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (1), pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2009.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immediate prehospital hypothermia protocol in comatose survivors of out-of-hospital cardiac arrest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Santre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (5), pp.570-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajem.2008.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00397765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11008,188 +11142,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arret Cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 978-2-257-20777-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des outils d’évaluation en médecine d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0531-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11199,1639 +11333,1639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Signs of Life as a Prognostic Factor for Extracorporeal Cardiopulmonary Resuscitation in Refractory Out-of-Hospital Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicol M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clape C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American heart Association Chicago 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Impedance Threshold Device During Cardiopulmonary Resuscitation in Head up Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining The End Of The Circulatory Phase In Humans Undergoing Cardiopulmonary Resuscitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association, Anaheim 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Hemodynamic Parameters and Brain Blood Flow During Cardiopulmonary Resuscitation. Circulation. 2016;134:A14861-A14861, American Heart Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryu H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasping During Cardiopulmonary Resuscitation is Associated With a Higher Likelihood of One Year Survival After Cardiac Arrest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swor R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left-sided Rib Fractures During Cardiopulmonary Resuscitation Are Associated With Better Coronary Perfusion Pressure in a Pig Model of Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Life Support With Reperfusion Injury Protection Improves 24 Hour Survival Outcomes in a Porcine Model of Prolonged Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity-Assisted Head-up Cardiopulmonary Resuscitation Improves Cerebral Blood Flow and Perfusion Pressures in a Porcine Model of Cardiac Arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Head-up Cardiopulmonary Resuscitation Increases Cerebral Perfusion Pressure in a Porcine Model of Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T Kim</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">american heart association</w:t>
+              <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088600v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conditioning with cyclosporine A after a 24 hours cold ischemia in ex vivo reperfused pig lungs.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sodium Nitroprusside Combined with Intrathoracic Pressure Regulation Increases Neurologically Favorable 24-Hour Survival in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Schmidt</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">American heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084298v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Nitroprusside Combined with Intrathoracic Pressure Regulation Increases Neurologically Favorable 24-Hour Survival in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gravity-Assisted Head-up Cardiopulmonary Resuscitation Improves Cerebral Blood Flow and Perfusion Pressures in a Porcine Model of Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Matsuura</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American heart Association</w:t>
+              <w:t xml:space="preserve">american heart association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088614v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paradoxical Association Between Pulmonary Edema and Survival with Favorable Neurological Function After Cardiac Arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Post-conditioning with cyclosporine A after a 24 hours cold ischemia in ex vivo reperfused pig lungs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Wayne</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Respiratory Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088606v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head-up Cardiopulmonary Resuscitation Increases Cerebral Perfusion Pressure in a Porcine Model of Cardiac Arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Paradoxical Association Between Pulmonary Edema and Survival with Favorable Neurological Function After Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Kim</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aufderheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R A Swor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Frascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Wayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088593v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge d’un patient présentant un syndrome aortique aigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urgences Vasculaires collection “Références en Médecine d’Urgence” Ed. Lavoisier MSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12841,114 +12975,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie cardio-pulmonaire sur un modèle porcin d'arrêt cardiaque réfractaire en hypothermie profonde traité par assistance circulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Grenoble Alpes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAS041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01562710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId450"/>
+      <w:footerReference w:type="default" r:id="rId457"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13095,51 +13229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesimple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goutchtat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derkenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frattini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -P. Corcostegui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Menant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morcel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd. Perkins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Dainty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Norii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Olasveengen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2024.100739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.110006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Moore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Holley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Scheppke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.11.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;onard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Charriau-Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ricard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-021-00912-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinczon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gheno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10071359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Duhem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas-Salvador" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayert Salverda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.12.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouhied" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.04.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Aufderheide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saleh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.10.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03690658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duhem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fritz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeangeorges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204674" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tourtier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloch-Laine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bounes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2020.03.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cardine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000020434" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.02.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02537141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Daoust" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faivre-Pierret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Charif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61887-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.12.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pepe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000214" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Drouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye-Ngalgou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TJAR.2019.42027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blancher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Collomb-Muret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002849" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamboley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debax" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtiol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2019.08.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9HNMTNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Carron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.05.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Repellin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-019-0643-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Holley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Labarere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.04.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ8KM2PG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Turk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201712-2596ED" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lurie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.05.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Botte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.06.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.10.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766050v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gennai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Schmidt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/aa7a73" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamdi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Barghout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Faucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0950-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dodd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Robinson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.08.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1854PCK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Frascone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Wayne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.07.782" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyun Kim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Do Shin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Jun Song" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Joo Park" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Ho Ryu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQK925VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;sin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slama" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-017-0430-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070734v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Babaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaide-Chevronnay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fournel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.12.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K20S2TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072198v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JN96VJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michalon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW0FHVGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Legrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2015.10.035" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TB4DKDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070776v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Yannopoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcknite" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.01.033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RQ4PFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brouta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Guergour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0283-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070751v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Metzger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bartos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.05.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSC6LGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880545v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12893" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2015.11.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q2DK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070754v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ageron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0247-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Koch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chaix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phellouzat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Binauld" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.11.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W1F2X1R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2016.02.61" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colonna D&#8217;istria" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Saint Guilhem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2016.08.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070787v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.10.014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrice Levrat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0835-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17434440.2015.1081813" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younghoon Kwon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puertas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rees" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0164-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtiol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escallier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-015-3890-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Matsuura" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000825" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070807v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NDQL0KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071039v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3575-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kraemer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lehodey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG12FJSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070850v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.11.019" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73X67879-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070823v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000939" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508522v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capuano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagnes-Raffy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brun-Ney" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000109" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070852v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarraf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Youngquist" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.10.019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071040v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pommier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10903127.2014.964890" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071148v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jund" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dorez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12196" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071138v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCC.0000000000000087" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bartoli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12161" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997466v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Briot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.4.047001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13341-014-0453-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bou&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLM4KFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071049v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Driver" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plummer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.032" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071042v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3519-x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matsuura" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fahey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.09.013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072204v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saviuc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12132" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128503v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gennai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/met.2012.0371" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843358v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vanzetto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2012.05.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843442v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lucas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2009.07.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVKJ808-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397765v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hammer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vitrat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Santre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2008.04.028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XF7G0F3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929855v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072219v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0531-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083699v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol M" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert C" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clape C" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074873v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pepe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yannopoulos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Segal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Lurie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burkhart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076493v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu H" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076504v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Ma" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swor R" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086588v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bartos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Matsuura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rees" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lick" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086620v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Metzger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Metzger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ryu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084298v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brouta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Schmidt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088614v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metzger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rees" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuura" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088606v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aufderheide" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Swor" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wayne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088593v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072397v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562710v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS041" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wrobel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Georges Reuter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derkenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frattini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -P. Corcostegui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morcel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debaty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesimple" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goutchtat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Menant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd. Perkins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Dainty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Norii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Olasveengen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2024.100739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jaeger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.110006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Holley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Scheppke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.11.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03690658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duhem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fritz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeangeorges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinczon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gheno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10071359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;onard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Charriau-Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ricard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-021-00912-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouhied" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.04.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Duhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas-Salvador" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayert Salverda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.12.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Aufderheide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saleh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutterman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weston" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.10.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.02.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pepe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000214" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.01.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tourtier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloch-Laine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bounes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2020.03.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cardine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000020434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.12.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02537141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Daoust" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faivre-Pierret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Charif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61887-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye-Ngalgou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TJAR.2019.42027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamboley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debax" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtiol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2019.08.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9HNMTNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blancher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Collomb-Muret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002849" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Carron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.05.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Repellin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-019-0643-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Turk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201712-2596ED" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lurie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.05.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Holley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Labarere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.04.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ8KM2PG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Botte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.06.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dodd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.033" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070740v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Barghout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Faucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0950-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.10.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gennai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/aa7a73" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Robinson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.08.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1854PCK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyun Kim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Do Shin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Jun Song" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Joo Park" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Ho Ryu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.02.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQK925VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Frascone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Wayne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.07.782" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;sin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-017-0430-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Babaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaide-Chevronnay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fournel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.12.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K20S2TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JN96VJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070695v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW0FHVGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070787v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.10.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Yannopoulos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcknite" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.01.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RQ4PFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Koch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chaix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phellouzat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Binauld" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.11.024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W1F2X1R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Legrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2015.10.035" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TB4DKDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880538v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brouta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Guergour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0283-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12893" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2015.11.037" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q2DK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070751v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Metzger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bartos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.05.008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSC6LGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070754v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ageron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0247-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2016.02.61" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070749v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colonna D&#8217;istria" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coste" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Saint Guilhem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2016.08.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070852v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Matsuura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarraf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Youngquist" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.10.019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrice Levrat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0835-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17434440.2015.1081813" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070796v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younghoon Kwon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puertas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rees" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0164-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070808v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtiol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escallier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-015-3890-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000825" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3575-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NDQL0KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070814v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kraemer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lehodey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG12FJSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070850v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.11.019" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73X67879-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070823v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000939" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508522v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capuano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagnes-Raffy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brun-Ney" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000109" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pommier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saviuc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12132" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071147v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bartoli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12161" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997466v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Briot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.4.047001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071040v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10903127.2014.964890" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jund" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dorez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12196" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071138v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCC.0000000000000087" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071135v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLM4KFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072196v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13341-014-0453-z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071049v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Driver" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plummer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.032" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3519-x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071046v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matsuura" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fahey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.09.013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843358v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vanzetto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2012.05.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128503v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gennai" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/met.2012.0371" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843442v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lucas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2009.07.008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVKJ808-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397765v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hammer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vitrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Santre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2008.04.028" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XF7G0F3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929855v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072219v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0531-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083699v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol M" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert C" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clape C" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074873v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pepe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yannopoulos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Segal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Lurie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074876v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burkhart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076493v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu H" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Ma" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swor R" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086588v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bartos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Matsuura" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rees" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lick" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086620v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Metzger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lic" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088593v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metzger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088614v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rees" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuura" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088600v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Metzger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ryu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kim" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084298v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brouta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Schmidt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088606v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aufderheide" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Swor" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wayne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072397v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562710v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS041" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>