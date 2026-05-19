--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -66,11073 +66,11475 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for failure of the first intubation attempt during cardiopulmonary resuscitation in out-of-hospital emergency settings: What about chest compression?</w:t>
+                <w:t xml:space="preserve">Outcomes of cardiac arrest occurred in detention: a French nationwide study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Galinski</w:t>
+                <w:t xml:space="preserve">N. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Tazi</w:t>
+                <w:t xml:space="preserve">N. Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Wrobel</w:t>
+                <w:t xml:space="preserve">H. Benkerrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boyer</w:t>
+                <w:t xml:space="preserve">F. Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+                <w:t xml:space="preserve">M. Heidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.110623. </w:t>
+              <w:t xml:space="preserve">, 2026, 223, pp.111084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2026.111084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150319v1</w:t>
+                <w:t xml:space="preserve">hal-05613830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillation ventriculaire « réfractaire », quelle stratégie de défibrillation ?</w:t>
+                <w:t xml:space="preserve">Near-infrared spectroscopy, pupillometry and end-tidal CO2 as predictive factors of survival at hospital admission after out-of-hospital cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Derkenne</w:t>
+                <w:t xml:space="preserve">Nicolas Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cazes</w:t>
+                <w:t xml:space="preserve">D Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Javaudin</w:t>
+                <w:t xml:space="preserve">M. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Frattini</w:t>
+                <w:t xml:space="preserve">P. Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. -P. Corcostegui</w:t>
+                <w:t xml:space="preserve">J. Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.397-407. </w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, pp.101316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/afmu.2025.0680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2026.101316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512616v1</w:t>
+                <w:t xml:space="preserve">hal-05611361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographics, management, and outcomes of out-of-hospital traumatic cardiac arrest: a retrospective cohort study comparing children and adults</w:t>
+                <w:t xml:space="preserve">Risk factors for failure of the first intubation attempt during cardiopulmonary resuscitation in out-of-hospital emergency settings: What about chest compression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morcel</w:t>
+                <w:t xml:space="preserve">Michel Galinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mercier</w:t>
+                <w:t xml:space="preserve">Georges Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Marion Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane David</w:t>
+                <w:t xml:space="preserve">Romain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Javouhey</w:t>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.100981. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142655v1</w:t>
+                <w:t xml:space="preserve">hal-05150319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ventilatory parameters reporting in large animal models of cardiac arrest: a scoping review</w:t>
+                <w:t xml:space="preserve">Fibrillation ventriculaire « réfractaire », quelle stratégie de défibrillation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Li</w:t>
+                <w:t xml:space="preserve">C. Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Segond</w:t>
+                <w:t xml:space="preserve">N. Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lesimple</w:t>
+                <w:t xml:space="preserve">B Frattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Goutchtat</w:t>
+                <w:t xml:space="preserve">S. -P. Corcostegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101185⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.397-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/afmu.2025.0680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406134v1</w:t>
+                <w:t xml:space="preserve">hal-05512616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the 2-minute rule in adult basic life support cardiopulmonary resuscitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographics, management, and outcomes of out-of-hospital traumatic cardiac arrest: a retrospective cohort study comparing children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Menant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rea</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jouven</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Javouhey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, pp.101070. </w:t>
+              <w:t xml:space="preserve">, 2025, 24, pp.100981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512324v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of ultraportable automated external defibrillators: A scoping review</w:t>
+                <w:t xml:space="preserve">Evaluation of ventilatory parameters reporting in large animal models of cardiac arrest: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Debaty</w:t>
+                <w:t xml:space="preserve">Jean-Claude Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd. Perkins</w:t>
+                <w:t xml:space="preserve">Arnaud Lesimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.N. Dainty</w:t>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Norii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.M. Olasveengen</w:t>
+                <w:t xml:space="preserve">Rebecca Goutchtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19, pp.100739. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2024.100739⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.101185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747719v1</w:t>
+                <w:t xml:space="preserve">hal-05406134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epinephrine and brain perfusion during cardiac arrest: every minute counts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Segond</w:t>
+                <w:t xml:space="preserve">Rethinking the 2-minute rule in adult basic life support cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Jaeger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Janet Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2023.110006⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.101070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.101070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770619v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster time to automated elevation of the head and thorax during cardiopulmonary resuscitation increases the probability of return of spontaneous circulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of ultraportable automated external defibrillators: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lick</w:t>
+                <w:t xml:space="preserve">G. Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Holley</w:t>
+                <w:t xml:space="preserve">Gd. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Scheppke</w:t>
+                <w:t xml:space="preserve">K.N. Dainty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Norii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Olasveengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.11.008⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2024.100739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799183v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildly Reduced Doses of Adrenaline Do Not Affect Key Hemodynamic Parameters during Cardio-Pulmonary Resuscitation in a Pig Model of Cardiac Arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Epinephrine and brain perfusion during cardiac arrest: every minute counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10204674⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 193, pp.110006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2023.110006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690658v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Patients Treated with Prehospital Noninvasive Ventilation: Observational Retrospective Multicenter Study in the Northern French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faster time to automated elevation of the head and thorax during cardiopulmonary resuscitation increases the probability of return of spontaneous circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pinczon</w:t>
+                <w:t xml:space="preserve">Sue Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+                <w:t xml:space="preserve">Charles Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">Joseph Holley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Gheno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Savary</w:t>
+                <w:t xml:space="preserve">Kenneth Scheppke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10071359⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215913v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivors of avalanche accidents: posttraumatic stress disorder symptoms and quality of life: a multicentre study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Charriau-Perret</w:t>
+                <w:t xml:space="preserve">Risk factors for failed first intubation attempt in an out-of-hospital setting: a multicenter prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ricard</w:t>
+                <w:t xml:space="preserve">Marion Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Georges Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Ruscev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-021-00912-3⟩</w:t>
+              <w:t xml:space="preserve">Internal and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11739-022-03120-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794106v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Prognostic value of signs of life in refractory out-of-hospital cardiac arrest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mildly Reduced Doses of Adrenaline Do Not Affect Key Hemodynamic Parameters during Cardio-Pulmonary Resuscitation in a Pig Model of Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Koger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Jeangeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (20), pp.4674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805086v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving post-cardiac arrest cerebral perfusion pressure by elevating the head and thorax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcomes of Patients Treated with Prehospital Noninvasive Ventilation: Observational Retrospective Multicenter Study in the Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pinczon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Duhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Moore</w:t>
+                <w:t xml:space="preserve">Gael Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Lick</w:t>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.12.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10071359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805125v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in out-of-hospital 12-lead ECG diagnostic classification following resuscitation from cardiac arrest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survivors of avalanche accidents: posttraumatic stress disorder symptoms and quality of life: a multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Charriau-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Aufderheide</w:t>
+                <w:t xml:space="preserve">Loïc Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Engel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Weston</w:t>
+                <w:t xml:space="preserve">Cécile Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.10.012⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-021-00912-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805063v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Improving post-cardiac arrest cerebral perfusion pressure by elevating the head and thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayert Salverda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153, pp.20-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 159, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903488v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled progressive elevation rather than an optimal angle maximizes cerebral perfusion pressure during head up CPR in a swine model of cardiac arrest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to: Prognostic value of signs of life in refractory out-of-hospital cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Chouhied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Labarère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 150, pp.23-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.02.023⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 164, pp.151-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799201v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale and Strategies for Development of an Optimal Bundle of Management for Cardiac Arrest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Change in out-of-hospital 12-lead ECG diagnostic classification following resuscitation from cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Aufderheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Lick</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gutterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Explorations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169 (20), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2021.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04805148v1</w:t>
+                <w:t xml:space="preserve">hal-04805063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How exhaustive are out of hospital cardiac arrest registers? The example of the Northern French Alps Cardiac Arrest Registry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Savary</w:t>
+                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ricard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geri</w:t>
+                <w:t xml:space="preserve">Hélène Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 148, pp.57-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 153, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456070v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The authors Reply: Mortality Benefit Shock Index in Prehospital Level Care</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Papa Gueye</w:t>
+                <w:t xml:space="preserve">Controlled progressive elevation rather than an optimal angle maximizes cerebral perfusion pressure during head up CPR in a swine model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bloch-Laine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bounes</w:t>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2020.03.040⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320350v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Door-in to door-out times in acute ST-segment elevation myocardial infarction in emergency departments of non-interventional hospitals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationale and Strategies for Development of an Optimal Bundle of Management for Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Aufderheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Clot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi</w:t>
+                <w:t xml:space="preserve">Daniel Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000020434⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.e0214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805077v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How exhaustive are out of hospital cardiac arrest registers? The example of the Northern French Alps Cardiac Arrest Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bayert Salverda</w:t>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153, pp.20 - 27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 148, pp.57-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490502v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of controlled sequential elevation timing of the head and thorax during cardiopulmonary resuscitation on cerebral perfusion pressures in a porcine model of cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">The authors Reply: Mortality Benefit Shock Index in Prehospital Level Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Tourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bloch-Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.12.011⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (10), pp.2236-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2020.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799191v1</w:t>
+                <w:t xml:space="preserve">hal-05320350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opioid drug use in emergency and adverse outcomes among patients with chronic obstructive pulmonary disease: a multicenter observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isma Charif</w:t>
+                <w:t xml:space="preserve">Door-in to door-out times in acute ST-segment elevation myocardial infarction in emergency departments of non-interventional hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61887-2⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (23), pp.e20434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000020434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02537141v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Pre-Hospital Blood Lactate Level in the Pre-Hospital Orientation of Septic Shock: The LAPHSUS Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Relationship between hemodynamic parameters and cerebral blood flow during cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Papa Gueye-Ngalgou</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Anaesthesiology and Reanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5152/TJAR.2019.42027⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.20 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799197v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of acute heart failure treatment in France: Data from REseau Nord-Alpin des Urgences (RENAU)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Morvan</w:t>
+                <w:t xml:space="preserve">Effect of controlled sequential elevation timing of the head and thorax during cardiopulmonary resuscitation on cerebral perfusion pressures in a porcine model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rojas-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2019.08.005⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04788527v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bystander CPR initiated by a dispatch centre following out-of-hospital cardiac arrest on 30-day survival: Adjusted results from the French National Cardiac Arrest Registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opioid drug use in emergency and adverse outcomes among patients with chronic obstructive pulmonary disease: a multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Jaeger</w:t>
+                <w:t xml:space="preserve">Caroline Faivre-Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Baert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Genin</w:t>
+                <w:t xml:space="preserve">Isma Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.08.032⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61887-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488715v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02537141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal sufentanil versus intravenous morphine for acute severe trauma pain: A double-blind randomized non-inferiority study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
+                <w:t xml:space="preserve">Contribution of the Pre-Hospital Blood Lactate Level in the Pre-Hospital Orientation of Septic Shock: The LAPHSUS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Tourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Gueye-Ngalgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002849⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Anaesthesiology and Reanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (1), pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/TJAR.2019.42027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269783v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: The importance of pre-hospital interventions for prevention and management of witnessed hypothermic cardiac arrest’</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quality of acute heart failure treatment in France: Data from REseau Nord-Alpin des Urgences (RENAU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.05.030⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2019.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770629v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of low-weight versus standard syringe infusion pump devices depending on altitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Blancher</w:t>
+                <w:t xml:space="preserve">Effect of bystander CPR initiated by a dispatch centre following out-of-hospital cardiac arrest on 30-day survival: Adjusted results from the French National Cardiac Arrest Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Repellin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrin</w:t>
+                <w:t xml:space="preserve">Michael Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-019-0643-1⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770631v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences in Reperfusion Therapy and Outcomes for ST-Segment Elevation Myocardial Infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intranasal sufentanil versus intravenous morphine for acute severe trauma pain: A double-blind randomized non-inferiority study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Turk</w:t>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Fourny</w:t>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlavi Yayehd</w:t>
+                <w:t xml:space="preserve">Jean-Louis Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.15383⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.e1002849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070658v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-associated Cardiac Arrest: Vasodilator Therapy May Help</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Reply to: The importance of pre-hospital interventions for prevention and management of witnessed hypothermic cardiac arrest’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Paul</w:t>
+                <w:t xml:space="preserve">P.N. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cariou</w:t>
+                <w:t xml:space="preserve">T. Darocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 197 (7), pp.850-852. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.219-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201712-2596ED⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070678v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “do’s and don’ts” of head up CPR: Lessons learned from the animal laboratory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Accuracy of low-weight versus standard syringe infusion pump devices depending on altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Lurie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxence Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.05.023⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-019-0643-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070652v1</w:t>
+                <w:t xml:space="preserve">hal-04770631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent head up cardiopulmonary resuscitation haemodynamics are observed across porcine and human cadaver translational models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-Related Differences in Reperfusion Therapy and Outcomes for ST-Segment Elevation Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Holley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Segal</w:t>
+                <w:t xml:space="preserve">Julien Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Lick</w:t>
+                <w:t xml:space="preserve">Magali Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Labarere</w:t>
+                <w:t xml:space="preserve">Komlavi Yayehd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (7), pp.1325-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.15383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070656v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted temperature management in the ICU: Guidelines from a French expert panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Shock-associated Cardiac Arrest: Vasodilator Therapy May Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197 (7), pp.850-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201712-2596ED⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070707v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and thorax elevation during active compression decompression cardiopulmonary resuscitation with an impedance threshold device improves cerebral perfusion in a swine model of prolonged cardiac arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The “do’s and don’ts” of head up CPR: Lessons learned from the animal laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121, pp.195-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.033⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 129, pp.e6-e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070698v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes education of patients and their entourage: out-of-hospital national study (EDUCATED 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent head up cardiopulmonary resuscitation haemodynamics are observed across porcine and human cadaver translational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+                <w:t xml:space="preserve">Joe Holley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Hamdi</w:t>
+                <w:t xml:space="preserve">M.C. Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majed Barghout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Faucher</w:t>
+                <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Diabetologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00592-016-0950-1⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070740v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Don’t kill passive oxygenation with continuous oxygen insufflation too fast in cardiac arrest ventilation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeted temperature management in the ICU: Guidelines from a French expert panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), pp.481-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070684v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaled carbon monoxide is correlated with ischemia reperfusion injuries during ex vivo lung perfusion in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Schmidt</w:t>
+                <w:t xml:space="preserve">Head and thorax elevation during active compression decompression cardiopulmonary resuscitation with an impedance threshold device improves cerebral perfusion in a swine model of prolonged cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayert Salverda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Breath Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1752-7163/aa7a73⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766050v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Boussignac Cardiac arrest device (B-card) during cardiopulmonary resuscitation in an animal model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aaron Robinson</w:t>
+                <w:t xml:space="preserve">Diabetes education of patients and their entourage: out-of-hospital national study (EDUCATED 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Barghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">Acta Diabetologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (4), pp.353-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00592-016-0950-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070701v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of resuscitation position on cerebral and coronary perfusion pressure during mechanical cardiopulmonary resuscitation in porcine cardiac arrest model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to: Don’t kill passive oxygenation with continuous oxygen insufflation too fast in cardiac arrest ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 113, pp.101-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121, pp.e5-e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070733v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Prognostic Value of Gasping During Out-of-Hospital Cardiac Arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Exhaled carbon monoxide is correlated with ischemia reperfusion injuries during ex vivo lung perfusion in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Labarere</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Frascone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Swor</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.07.782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Breath Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1752-7163/aa7a73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070687v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily volume of cases in emergency call centers: construction and validation of a predictive model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Slama</w:t>
+                <w:t xml:space="preserve">Evaluation of the Boussignac Cardiac arrest device (B-card) during cardiopulmonary resuscitation in an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-017-0430-9⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070694v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic factors for extracorporeal cardiopulmonary resuscitation recipients following out-of-hospital refractory cardiac arrest. A systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Long-Term Prognostic Value of Gasping During Out-of-Hospital Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fournel</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Labarere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Frascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Wayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Swor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (12), pp.1467-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.07.782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070734v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of hypothermia on serum potassium concentration: A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
+                <w:t xml:space="preserve">The effect of resuscitation position on cerebral and coronary perfusion pressure during mechanical cardiopulmonary resuscitation in porcine cardiac arrest model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Do Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Jun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Joo Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118, pp.35-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 113, pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072198v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of cardiac arrest patients on ski slopes: A 10-year analysis of the Northern French Alps Emergency Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Daily volume of cases in emergency call centers: construction and validation of a predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vésin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Michalon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Buse</w:t>
+                <w:t xml:space="preserve">Rémi Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119, pp.43-47. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13049-017-0430-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070695v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival is surfing on the guidelines wave</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prognostic factors for extracorporeal cardiopulmonary resuscitation recipients following out-of-hospital refractory cardiac arrest. A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Babaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gaide-Chevronnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 98, pp.e2-e3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.10.014⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 112, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070787v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Head Up Cardiopulmonary Resuscitation on Cerebral and Systemic Hemodynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Mcknite</w:t>
+                <w:t xml:space="preserve">The impact of hypothermia on serum potassium concentration: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Buse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102, pp.29-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.01.033⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 118, pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02070776v1</w:t>
+                <w:t xml:space="preserve">hal-02072198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team Emergency Assessment Measure (TEAM) for the assessment of non-technical skills during resuscitation: Validation of the French version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Survival of cardiac arrest patients on ski slopes: A 10-year analysis of the Northern French Alps Emergency Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gery Binauld</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Buse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 101, pp.115-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.11.024⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 119, pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2017.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070784v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of intra-hospital mortality after severe trauma: which pre-hospital score is the most accurate?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Survival is surfing on the guidelines wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2015.10.035⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.e2-e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02072211v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiopulmonary responses during the cooling and the extracorporeal life support rewarming phases in a porcine model of accidental deep hypothermic cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorra Guergour</w:t>
+                <w:t xml:space="preserve">The Effect of Head Up Cardiopulmonary Resuscitation on Cerebral and Systemic Hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetris Yannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13049-016-0283-7⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Hypothermic Cardiac Arrest Treated by Extracorporeal Life Support in a Porcine Model: Does the Rewarming Method Matter?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Team Emergency Assessment Measure (TEAM) for the assessment of non-technical skills during resuscitation: Validation of the French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Brouta</w:t>
+                <w:t xml:space="preserve">François-Xavier Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Guergour</w:t>
+                <w:t xml:space="preserve">Jordane Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Phellouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery Binauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.665-673. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.115-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acem.12893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880545v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive End Tidal CO2 Is Unhelpful in the Prediction of Complications in Deliberate Drug Poisoning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of intra-hospital mortality after severe trauma: which pre-hospital score is the most accurate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+                <w:t xml:space="preserve">Robin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2015.11.037⟩</w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2015.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070779v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reperfusion injury protection during Basic Life Support improves circulation and survival outcomes in a porcine model of prolonged cardiac arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cardiopulmonary responses during the cooling and the extracorporeal life support rewarming phases in a porcine model of accidental deep hypothermic cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jason Bartos</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Guergour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-016-0283-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070751v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an emergency medical dispatch system on survival from out-of-hospital cardiac arrest: a population-based study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Deep Hypothermic Cardiac Arrest Treated by Extracorporeal Life Support in a Porcine Model: Does the Rewarming Method Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Guergour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (1), </w:t>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.665-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13049-016-0247-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acem.12893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070754v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified Sequential Organ Failure Assessment score using the Richmond Agitation-Sedation Scale in critically ill patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Noninvasive End Tidal CO2 Is Unhelpful in the Prediction of Complications in Deliberate Drug Poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Collomb-Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2016.02.61⟩</w:t>
+              <w:t xml:space="preserve">Annals of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.62-70.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annemergmed.2015.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070770v1</w:t>
+                <w:t xml:space="preserve">hal-02070779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Pathologies and Hut Guardians’ Ability to Provide First Aid in Mountain Huts: A Prospective Observational Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pierre</w:t>
+                <w:t xml:space="preserve">Reperfusion injury protection during Basic Life Support improves circulation and survival outcomes in a porcine model of prolonged cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wem.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070749v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bundled postconditioning therapies improve hemodynamics and neurologic recovery after 17min of untreated cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Mcknite</w:t>
+                <w:t xml:space="preserve">Impact of an emergency medical dispatch system on survival from out-of-hospital cardiac arrest: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.10.019⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-016-0247-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070852v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional trauma system to optimize the pre-hospital triage of trauma patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modified Sequential Organ Failure Assessment score using the Richmond Agitation-Sedation Scale in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.311-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-015-0835-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2016.02.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072206v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Zoll Medical’s ResQCPR System for cardiopulmonary resuscitation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Medical Pathologies and Hut Guardians’ Ability to Provide First Aid in Mountain Huts: A Prospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colonna D’istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Saint Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/17434440.2015.1081813⟩</w:t>
+              <w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wem.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070803v1</w:t>
+                <w:t xml:space="preserve">hal-02070749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of regulating airway pressure on intrathoracic pressure and vital organ perfusion pressure during cardiopulmonary resuscitation: a non-randomized interventional cross-over study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Rees</w:t>
+                <w:t xml:space="preserve">Bundled postconditioning therapies improve hemodynamics and neurologic recovery after 17min of untreated cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Youngquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13049-015-0164-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070796v1</w:t>
+                <w:t xml:space="preserve">hal-02070852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than half the families of mobile intensive care unit patients experience inadequate communication with physicians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Zoll Medical’s ResQCPR System for cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.505-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/17434440.2015.1081813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-015-3890-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070808v1</w:t>
+                <w:t xml:space="preserve">hal-02070803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Nitroprusside–Enhanced Cardiopulmonary Resuscitation Facilitates Intra-Arrest Therapeutic Hypothermia in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of regulating airway pressure on intrathoracic pressure and vital organ perfusion pressure during cardiopulmonary resuscitation: a non-randomized interventional cross-over study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younghoon Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rees</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-015-0164-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02069237v1</w:t>
+                <w:t xml:space="preserve">hal-02070796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia on outcome of prehospital cardiac arrest: response to comment by Saigal and Sharma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A regional trauma system to optimize the pre-hospital triage of trauma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrice Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-014-3575-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-015-0835-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071039v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome after severe accidental hypothermia in the French Alps: A 10-year review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">More than half the families of mobile intensive care unit patients experience inadequate communication with physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Blancher</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (7), pp.1291-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-015-3890-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070807v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of laryngeal tube use on chest compression fraction during out-of-hospital cardiac arrest. A prospective alternate month study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Viglino</w:t>
+                <w:t xml:space="preserve">Sodium Nitroprusside–Enhanced Cardiopulmonary Resuscitation Facilitates Intra-Arrest Therapeutic Hypothermia in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (4), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070814v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilting for perfusion: Head-up position during cardiopulmonary resuscitation improves brain flow in a porcine model of cardiac arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Outcome after severe accidental hypothermia in the French Alps: A 10-year review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 87, pp.38-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.11.019⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 93, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070850v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Perfusion During Advanced Life Support Improves Survival With Favorable Neurologic Function in a Porcine Model of Refractory Cardiac Arrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia on outcome of prehospital cardiac arrest: response to comment by Saigal and Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000939⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.172-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-014-3575-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070823v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the length of stay of patients discharged from emergency department in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Brun-Ney</w:t>
+                <w:t xml:space="preserve">Enhanced Perfusion During Advanced Life Support Improves Survival With Favorable Neurologic Function in a Porcine Model of Refractory Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mcknite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (2), pp.92 - 98. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (5), pp.1087-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000000939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508522v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliberate Drug Poisoning with Slight Symptoms on Admission: Are there Predictive Factors for Intensive Care Unit Referral? A three-year Retrospective Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Tilting for perfusion: Head-up position during cardiopulmonary resuscitation improves brain flow in a porcine model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Do Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Ho Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcpt.12132⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072204v1</w:t>
+                <w:t xml:space="preserve">hal-02070850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of Deliberate Acute Baclofen Poisoning: A Nonconcurrent Cohort Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+                <w:t xml:space="preserve">Impact of laryngeal tube use on chest compression fraction during out-of-hospital cardiac arrest. A prospective alternate month study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bartoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Bruno Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Viglino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2015.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcpt.12161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071147v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurements of endogenous carbon monoxide production in isolated pig lungs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with the length of stay of patients discharged from emergency department in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Briot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gennai</w:t>
+                <w:t xml:space="preserve">Frédéric Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sagnes-Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brun-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.4.047001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.92 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MEJ.0000000000000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997466v1</w:t>
+                <w:t xml:space="preserve">hal-01508522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Drug Poisoning Care in a Physician-manned Emergency Medical Service</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Deliberate Drug Poisoning with Slight Symptoms on Admission: Are there Predictive Factors for Intensive Care Unit Referral? A three-year Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saviuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10903127.2014.964890⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (3), pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.12132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071040v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-hospital traumatic cardiac arrest: an underrecognized source of organ donors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severity of Deliberate Acute Baclofen Poisoning: A Nonconcurrent Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Jund</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Philippe Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12196⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (4), pp.360-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071148v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conditioning to improve cardiopulmonary resuscitation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time measurements of endogenous carbon monoxide production in isolated pig lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hazane-Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCC.0000000000000087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (4), pp.047001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.4.047001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071138v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival after avalanche-induced cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albrice Levrat</w:t>
+                <w:t xml:space="preserve">Intentional Drug Poisoning Care in a Physician-manned Emergency Medical Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.015⟩</w:t>
+              <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.224-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10903127.2014.964890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02071135v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothermie thérapeutique. Le contrôle thermique est aussi important que la baisse de température</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Out-of-hospital traumatic cardiac arrest: an underrecognized source of organ donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13341-014-0453-z⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072196v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of esmolol after failure of standard cardiopulmonary resuscitation to treat patients with refractory ventricular fibrillation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Post-conditioning to improve cardiopulmonary resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephen Smith</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetris Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCC.0000000000000087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071049v1</w:t>
+                <w:t xml:space="preserve">hal-02071138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia in outcomes of prehospital cardiac arrest: a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hypothermie thérapeutique. Le contrôle thermique est aussi important que la baisse de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (5), pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13341-014-0453-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-014-3519-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071042v1</w:t>
+                <w:t xml:space="preserve">hal-02072196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic improvement of a LUCAS 2 automated device by addition of an impedance threshold device in a pig model of cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marvin Wayne</w:t>
+                <w:t xml:space="preserve">Survival after avalanche-induced cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrice Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 85 (12), pp.1704-1707. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 85 (9), pp.1192-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071046v1</w:t>
+                <w:t xml:space="preserve">hal-02071135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional system of care for ST-segment elevation myocardial infarction in the Northern Alps: a controlled pre- and postintervention study.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Use of esmolol after failure of standard cardiopulmonary resuscitation to treat patients with refractory ventricular fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2012.05.001⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), pp.1337-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843358v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités thérapeutiques dans le traitement du Syndrome de Détresse Respiratoire Aiguë</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Impact of intra-arrest therapeutic hypothermia in outcomes of prehospital cardiac arrest: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/met.2012.0371⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (12), pp.1832-1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-014-3519-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128503v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inappropriate dispatcher decision for emergency medical service users with acute myocardial infarction.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hemodynamic improvement of a LUCAS 2 automated device by addition of an impedance threshold device in a pig model of cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casez</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Fahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Wayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajem.2009.07.008⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (12), pp.1704-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00843442v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate prehospital hypothermia protocol in comatose survivors of out-of-hospital cardiac arrest.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Regional system of care for ST-segment elevation myocardial infarction in the Northern Alps: a controlled pre- and postintervention study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Labarère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Vanzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Charles Santre</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (8-9), pp.414-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2012.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités thérapeutiques dans le traitement du Syndrome de Détresse Respiratoire Aiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.205-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/met.2012.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inappropriate dispatcher decision for emergency medical service users with acute myocardial infarction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (1), pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajem.2009.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immediate prehospital hypothermia protocol in comatose survivors of out-of-hospital cardiac arrest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Santre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (5), pp.570-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajem.2008.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00397765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11142,188 +11544,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arret Cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 978-2-257-20777-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des outils d’évaluation en médecine d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0531-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11333,1525 +11735,1525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Signs of Life as a Prognostic Factor for Extracorporeal Cardiopulmonary Resuscitation in Refractory Out-of-Hospital Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicol M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clape C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American heart Association Chicago 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Impedance Threshold Device During Cardiopulmonary Resuscitation in Head up Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining The End Of The Circulatory Phase In Humans Undergoing Cardiopulmonary Resuscitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association, Anaheim 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Hemodynamic Parameters and Brain Blood Flow During Cardiopulmonary Resuscitation. Circulation. 2016;134:A14861-A14861, American Heart Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryu H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasping During Cardiopulmonary Resuscitation is Associated With a Higher Likelihood of One Year Survival After Cardiac Arrest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Labarere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swor R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left-sided Rib Fractures During Cardiopulmonary Resuscitation Are Associated With Better Coronary Perfusion Pressure in a Pig Model of Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Life Support With Reperfusion Injury Protection Improves 24 Hour Survival Outcomes in a Porcine Model of Prolonged Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Lurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-up Cardiopulmonary Resuscitation Increases Cerebral Perfusion Pressure in a Porcine Model of Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium Nitroprusside Combined with Intrathoracic Pressure Regulation Increases Neurologically Favorable 24-Hour Survival in a Porcine Model of Prolonged Ventricular Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Mcknite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-Assisted Head-up Cardiopulmonary Resuscitation Improves Cerebral Blood Flow and Perfusion Pressures in a Porcine Model of Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">american heart association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-conditioning with cyclosporine A after a 24 hours cold ischemia in ex vivo reperfused pig lungs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Brouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paradoxical Association Between Pulmonary Edema and Survival with Favorable Neurological Function After Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aufderheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R A Swor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Wayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12861,111 +13263,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge d’un patient présentant un syndrome aortique aigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urgences Vasculaires collection “Références en Médecine d’Urgence” Ed. Lavoisier MSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12975,114 +13377,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie cardio-pulmonaire sur un modèle porcin d'arrêt cardiaque réfractaire en hypothermie profonde traité par assistance circulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Grenoble Alpes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAS041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01562710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId457"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13229,51 +13631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wrobel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Georges Reuter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derkenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frattini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -P. Corcostegui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morcel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debaty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesimple" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goutchtat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Menant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd. Perkins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Dainty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Norii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Olasveengen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2024.100739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jaeger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.110006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Holley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Scheppke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.11.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03690658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duhem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fritz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeangeorges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinczon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gheno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10071359" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;onard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Charriau-Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ricard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-021-00912-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouhied" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.04.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Duhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas-Salvador" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayert Salverda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.12.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Aufderheide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saleh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutterman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weston" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.10.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.02.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pepe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000214" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.01.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tourtier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloch-Laine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bounes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2020.03.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cardine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000020434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.12.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02537141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Daoust" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faivre-Pierret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Charif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61887-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye-Ngalgou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TJAR.2019.42027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamboley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debax" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtiol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2019.08.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9HNMTNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blancher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Collomb-Muret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002849" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Carron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.05.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Repellin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-019-0643-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Turk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201712-2596ED" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lurie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.05.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Holley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Labarere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.04.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ8KM2PG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Botte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.06.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dodd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.033" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070740v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Barghout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Faucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0950-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.10.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gennai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/aa7a73" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070701v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Robinson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.08.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1854PCK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyun Kim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Do Shin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Jun Song" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Joo Park" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Ho Ryu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.02.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQK925VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Frascone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Wayne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.07.782" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;sin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-017-0430-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Babaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaide-Chevronnay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fournel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.12.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K20S2TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JN96VJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070695v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW0FHVGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070787v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.10.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Yannopoulos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcknite" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.01.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RQ4PFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Koch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chaix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phellouzat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Binauld" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.11.024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W1F2X1R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Legrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2015.10.035" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TB4DKDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880538v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brouta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Guergour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0283-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12893" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2015.11.037" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q2DK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070751v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Metzger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bartos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.05.008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSC6LGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070754v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ageron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0247-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2016.02.61" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070749v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colonna D&#8217;istria" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coste" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Saint Guilhem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2016.08.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070852v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Matsuura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarraf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Youngquist" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.10.019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrice Levrat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0835-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17434440.2015.1081813" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070796v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younghoon Kwon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puertas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rees" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0164-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070808v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtiol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escallier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-015-3890-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000825" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071039v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3575-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NDQL0KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070814v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kraemer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lehodey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG12FJSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070850v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.11.019" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73X67879-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070823v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000939" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508522v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capuano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagnes-Raffy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brun-Ney" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000109" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pommier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saviuc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12132" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071147v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bartoli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12161" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997466v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Briot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.4.047001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071040v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10903127.2014.964890" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jund" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dorez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12196" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071138v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCC.0000000000000087" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071135v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bou&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLM4KFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072196v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13341-014-0453-z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071049v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Driver" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plummer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.032" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3519-x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071046v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matsuura" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fahey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.09.013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843358v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vanzetto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2012.05.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128503v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gennai" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/met.2012.0371" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843442v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lucas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2009.07.008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVKJ808-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397765v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hammer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vitrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Santre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2008.04.028" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XF7G0F3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929855v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072219v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0531-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083699v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol M" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert C" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clape C" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074873v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pepe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yannopoulos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Segal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Lurie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074876v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burkhart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076493v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu H" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Ma" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swor R" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086588v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bartos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Matsuura" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rees" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lick" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086620v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Metzger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lic" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088593v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metzger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088614v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rees" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuura" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088600v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Metzger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ryu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kim" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084298v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brouta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Schmidt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088606v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aufderheide" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Swor" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wayne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072397v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562710v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS041" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05613830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkerrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heidet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2026.111084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouzat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2026.101316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wrobel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Georges Reuter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derkenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frattini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -P. Corcostegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/afmu.2025.0680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morcel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debaty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100981" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesimple" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goutchtat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101185" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Menant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd. Perkins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Dainty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Norii" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Olasveengen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2024.100739" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jaeger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2023.110006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Moore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Holley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Scheppke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ruscev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11739-022-03120-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03690658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duhem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fritz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeangeorges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinczon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gheno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Savary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10071359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;onard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Charriau-Perret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ricard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-021-00912-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Duhem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas-Salvador" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayert Salverda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.12.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouhied" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.04.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Aufderheide" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saleh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutterman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weston" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2021.10.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.05.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Segal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.02.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pepe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000214" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Drouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Tourtier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloch-Laine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bounes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2020.03.040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cardine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000020434" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.12.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02537141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Daoust" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faivre-Pierret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Charif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61887-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04799197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye-Ngalgou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TJAR.2019.42027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamboley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debax" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courtiol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2019.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9HNMTNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Noel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blancher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quesada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Collomb-Muret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002849" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Carron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darocha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.05.030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Repellin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-019-0643-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Turk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fourny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi Yayehd" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15383" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201712-2596ED" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070652v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lurie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.05.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Holley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Labarere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.04.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ8KM2PG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Botte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.06.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dodd" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamdi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Barghout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soulat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Faucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-016-0950-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.10.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gennai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Schmidt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/aa7a73" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Robinson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.08.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1854PCK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Frascone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Wayne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Swor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.07.782" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeyun Kim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Do Shin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Jun Song" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Joo Park" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Ho Ryu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.02.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQK925VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien V&#233;sin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Slama" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-017-0430-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070734v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Babaz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaide-Chevronnay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fournel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.12.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K20S2TG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072198v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JN96VJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michalon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2017.07.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW0FHVGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070787v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.10.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070776v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Yannopoulos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcknite" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.01.033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RQ4PFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070784v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Koch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chaix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phellouzat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Binauld" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.11.024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W1F2X1R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072211v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Legrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2015.10.035" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TB4DKDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brouta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Guergour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0283-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880545v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12893" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070779v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annemergmed.2015.11.037" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q2DK3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070751v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Metzger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bartos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2016.05.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSC6LGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070754v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ageron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-016-0247-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070770v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2016.02.61" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colonna D&#8217;istria" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coste" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Saint Guilhem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2016.08.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070852v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Matsuura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sarraf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Youngquist" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.10.019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070803v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17434440.2015.1081813" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younghoon Kwon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puertas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rees" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0164-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072206v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrice Levrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0835-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070808v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courtiol" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escallier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-015-3890-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069237v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000825" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070807v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Imoustapha@chu-Grenoble.Fr Moustapha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NDQL0KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071039v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3575-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070823v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000000939" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070850v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.11.019" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73X67879-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kraemer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lehodey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2015.06.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG12FJSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508522v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capuano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagnes-Raffy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brun-Ney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MEJ.0000000000000109" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072204v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pommier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saviuc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12132" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071147v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bartoli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.12161" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997466v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Briot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hazane-Puch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.4.047001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071040v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10903127.2014.964890" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071148v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jund" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dorez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12196" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071138v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCC.0000000000000087" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072196v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Briot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13341-014-0453-z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071135v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bou&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLM4KFT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071049v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Driver" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plummer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.06.032" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071042v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3519-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071046v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Matsuura" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fahey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2014.09.013" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843358v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vanzetto" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2012.05.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128503v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gennai" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/met.2012.0371" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843442v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lucas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2009.07.008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVKJ808-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397765v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hammer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vitrat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Santre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajem.2008.04.028" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XF7G0F3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072219v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0531-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083699v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol M" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert C" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clape C" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074873v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pepe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yannopoulos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Segal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Lurie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074876v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burkhart" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076493v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu H" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076504v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Ma" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swor R" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086588v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bartos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Matsuura" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rees" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lick" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086620v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Metzger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lic" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartos" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088593v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metzger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088614v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rees" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuura" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088600v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Metzger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ryu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kim" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Brouta" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Schmidt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088606v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aufderheide" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Swor" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wayne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072397v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562710v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS041" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>