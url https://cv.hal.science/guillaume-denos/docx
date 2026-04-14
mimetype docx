--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume DENOS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion, IAE Angers, Université d'Angers, laboratoire GRANEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6595-351X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curieux et passionné par les projets et organisations qui réinventent notre société, j'ai obtenu un doctorat en sciences de gestion portant sur l'émergence et les trajectoires de projets d'innovation sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorénavant Maître de conférences à l'IAE Angers, mes activités de recherche me mènent au plus près d'initiatives en émergence qui cherchent à se structurer et à s'inscrire dans leur territoire pour accomplir leur mission et être acteurs du changement social. Je m'intéresse particulièrement à saisir la complexité de ces projets, leur nature hybride, leurs enjeux et contradictions et à comprendre &amp;quot;ce qui se joue&amp;quot; au niveau institutionnel pour que ces projets deviennent pérennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche principaux : innovation sociale, théories néo-institutionnelles, entrepreneuriat social, économie sociale et solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques d'enseignement : méthodologie de recherche, stratégie, entrepreneuriat, management de l'innovation, RSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Autres publications et actions Sciences & Société :**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">intervention auprès des lycéens - partage d'expérience sur le métier d'enseignant-chercheur ;  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joach Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lycée Joachim du Bellay, Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ateliers de découverte de la recherche ouverts au grand public lors de la Nuit Européenne des Chercheurs à Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse du processus d’innovation sociale : une réflexion méthodologique fondée sur l’immersion et la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (108), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d’un dispositif d’accompagnement à l’émergence de projets d’innovation sociale : recherche-action dans un « laboratoire de territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.289-319. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions et opportunités : le cas d’un dispositif participatif dédié à l’émergence d’organisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr2.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits carnés : une étude du signal « élevé au pâturage » sur le packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 373, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking for Transitioning : A Study of Solidarity Restaurants Scaling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoInno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les motivations des usagers d’un tiers-lieu de l’ESS : une approche par la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de l'ESS et évaluation : enjeux méthodologiques avec la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontres du Réseau Inter Universitaire de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université lumière Lyon 2, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUBIK'S, LE CUBE QUI INNOVE POUR DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CréaPI Colloque sur le management de la créativité et des pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Valorem, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociale, solidaire, et écologique ? Pratiques et outils de gestion environnementale dans une organisation de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition des journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC; Université Gustave Eiffel; IRG, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubik’s, le cube qui innove pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC; UC Louvain; ULB, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de nouvelles dynamiques d'innovation en entrepreneuriat social et hybride. L'étude de l'émergence d'une organisation socialement innovante de l'ESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée GESS - Gestion des Organisations de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Dec 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'émergence d'un projet d'ESS : être ou ne pas être une recherche-action, là est la question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier-Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS - Rencontres Inter Universitaires de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale : du méta concept à une approche plurielle et située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023 : Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les fondements du projet entrepreneurial d’innovation sociale : une réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux paradoxes : le cas d'un dispositif participatif face aux tensions de l'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP - Association Internationale de Recherche en Management Public 2020 : L'Entrepreneuriat: Quels défis pour le Management Public?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group of Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de gestion au service de la légitimité des OESS dans un contexte d’institutionnalisation du secteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Recherche GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un dispositif d’accompagnement dédié à l’émergence de projets d’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d'analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clubs de football en crise, bientôt une vitrine pour l’économie sociale et solidaire ? (The Conversation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires et mécanismes d’émergence des innovations sociales : immersion dans une organisation naissante de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Angers, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022ANGE0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubik's, le cube qui innove pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Corven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume DENOS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion, IAE Angers, Université d'Angers, laboratoire GRANEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6595-351X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curieux et passionné par les projets et organisations qui réinventent notre société, j'ai obtenu un doctorat en sciences de gestion portant sur l'émergence et les trajectoires de projets d'innovation sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorénavant Maître de conférences à l'IAE Angers, mes activités de recherche me mènent au plus près d'initiatives en émergence qui cherchent à se structurer et à s'inscrire dans leur territoire pour accomplir leur mission et être acteurs du changement social. Je m'intéresse particulièrement à saisir la complexité de ces projets, leur nature hybride, leurs enjeux et contradictions et à comprendre &amp;quot;ce qui se joue&amp;quot; au niveau institutionnel pour que ces projets deviennent pérennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche principaux : innovation sociale, théories néo-institutionnelles, entrepreneuriat social, économie sociale et solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques d'enseignement : méthodologie de recherche, stratégie, entrepreneuriat, management de l'innovation, RSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Autres publications et actions Sciences & Société :**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">intervention auprès des lycéens - partage d'expérience sur le métier d'enseignant-chercheur ;  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joach Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lycée Joachim du Bellay, Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ateliers de découverte de la recherche ouverts au grand public lors de la Nuit Européenne des Chercheurs à Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse du processus d’innovation sociale : une réflexion méthodologique fondée sur l’immersion et la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (108), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d’un dispositif d’accompagnement à l’émergence de projets d’innovation sociale : recherche-action dans un « laboratoire de territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.289-319. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions et opportunités : le cas d’un dispositif participatif dédié à l’émergence d’organisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr2.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits carnés : une étude du signal « élevé au pâturage » sur le packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 373, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking for Transitioning : A Study of Solidarity Restaurants Scaling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoInno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de l'ESS et évaluation : enjeux méthodologiques avec la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontres du Réseau Inter Universitaire de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université lumière Lyon 2, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les motivations des usagers d’un tiers-lieu de l’ESS : une approche par la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking for transitioning : a study of social restaurant scaling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRIEC International research conference on social economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences po Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des tiers-lieux de l'ESS : motivations croisées et dynamiques collectives vues par la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition des Journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Angers, Dec 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUBIK'S, LE CUBE QUI INNOVE POUR DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CréaPI Colloque sur le management de la créativité et des pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Valorem, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubik’s, le cube qui innove pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC; UC Louvain; ULB, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociale, solidaire, et écologique ? Pratiques et outils de gestion environnementale dans une organisation de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition des journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC; Université Gustave Eiffel; IRG, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de nouvelles dynamiques d'innovation en entrepreneuriat social et hybride. L'étude de l'émergence d'une organisation socialement innovante de l'ESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée GESS - Gestion des Organisations de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Dec 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale : du méta concept à une approche plurielle et située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023 : Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'émergence d'un projet d'ESS : être ou ne pas être une recherche-action, là est la question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier-Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS - Rencontres Inter Universitaires de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les fondements du projet entrepreneurial d’innovation sociale : une réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group of Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux paradoxes : le cas d'un dispositif participatif face aux tensions de l'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP - Association Internationale de Recherche en Management Public 2020 : L'Entrepreneuriat: Quels défis pour le Management Public?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de gestion au service de la légitimité des OESS dans un contexte d’institutionnalisation du secteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Recherche GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un dispositif d’accompagnement dédié à l’émergence de projets d’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d'analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clubs de football en crise, bientôt une vitrine pour l’économie sociale et solidaire ? (The Conversation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires et mécanismes d’émergence des innovations sociales : immersion dans une organisation naissante de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Angers, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022ANGE0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubik's, le cube qui innove pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Corven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC6998CF"/>
+    <w:nsid w:val="E60610DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E5B3C3B"/>
+    <w:nsid w:val="6E6E1CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-denos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6595-351X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03979174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05321941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04130952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier-Morini&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05115229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04022882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ANGE0040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corven" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-denos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6595-351X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03979174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05321941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04130952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier-Morini&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05115229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04022882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ANGE0040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>