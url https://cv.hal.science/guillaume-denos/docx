--- v1 (2026-04-14)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume DENOS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion, IAE Angers, Université d'Angers, laboratoire GRANEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6595-351X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curieux et passionné par les projets et organisations qui réinventent notre société, j'ai obtenu un doctorat en sciences de gestion portant sur l'émergence et les trajectoires de projets d'innovation sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorénavant Maître de conférences à l'IAE Angers, mes activités de recherche me mènent au plus près d'initiatives en émergence qui cherchent à se structurer et à s'inscrire dans leur territoire pour accomplir leur mission et être acteurs du changement social. Je m'intéresse particulièrement à saisir la complexité de ces projets, leur nature hybride, leurs enjeux et contradictions et à comprendre &amp;quot;ce qui se joue&amp;quot; au niveau institutionnel pour que ces projets deviennent pérennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche principaux : innovation sociale, théories néo-institutionnelles, entrepreneuriat social, économie sociale et solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques d'enseignement : méthodologie de recherche, stratégie, entrepreneuriat, management de l'innovation, RSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Autres publications et actions Sciences & Société :**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">intervention auprès des lycéens - partage d'expérience sur le métier d'enseignant-chercheur ;  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joach Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lycée Joachim du Bellay, Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ateliers de découverte de la recherche ouverts au grand public lors de la Nuit Européenne des Chercheurs à Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse du processus d’innovation sociale : une réflexion méthodologique fondée sur l’immersion et la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (108), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d’un dispositif d’accompagnement à l’émergence de projets d’innovation sociale : recherche-action dans un « laboratoire de territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.289-319. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions et opportunités : le cas d’un dispositif participatif dédié à l’émergence d’organisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr2.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits carnés : une étude du signal « élevé au pâturage » sur le packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 373, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking for Transitioning : A Study of Solidarity Restaurants Scaling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoInno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de l'ESS et évaluation : enjeux méthodologiques avec la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontres du Réseau Inter Universitaire de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université lumière Lyon 2, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les motivations des usagers d’un tiers-lieu de l’ESS : une approche par la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking for transitioning : a study of social restaurant scaling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRIEC International research conference on social economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences po Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des tiers-lieux de l'ESS : motivations croisées et dynamiques collectives vues par la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition des Journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Angers, Dec 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUBIK'S, LE CUBE QUI INNOVE POUR DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CréaPI Colloque sur le management de la créativité et des pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Valorem, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubik’s, le cube qui innove pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC; UC Louvain; ULB, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociale, solidaire, et écologique ? Pratiques et outils de gestion environnementale dans une organisation de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition des journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC; Université Gustave Eiffel; IRG, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de nouvelles dynamiques d'innovation en entrepreneuriat social et hybride. L'étude de l'émergence d'une organisation socialement innovante de l'ESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée GESS - Gestion des Organisations de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Dec 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale : du méta concept à une approche plurielle et située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023 : Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'émergence d'un projet d'ESS : être ou ne pas être une recherche-action, là est la question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier-Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS - Rencontres Inter Universitaires de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les fondements du projet entrepreneurial d’innovation sociale : une réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group of Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux paradoxes : le cas d'un dispositif participatif face aux tensions de l'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP - Association Internationale de Recherche en Management Public 2020 : L'Entrepreneuriat: Quels défis pour le Management Public?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de gestion au service de la légitimité des OESS dans un contexte d’institutionnalisation du secteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Recherche GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un dispositif d’accompagnement dédié à l’émergence de projets d’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d'analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clubs de football en crise, bientôt une vitrine pour l’économie sociale et solidaire ? (The Conversation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires et mécanismes d’émergence des innovations sociales : immersion dans une organisation naissante de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Angers, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022ANGE0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubik's, le cube qui innove pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Corven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume DENOS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences de gestion, IAE Angers, Université d'Angers, laboratoire GRANEM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6595-351X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curieux et passionné par les projets et organisations qui réinventent notre société, j'ai obtenu un doctorat en sciences de gestion portant sur l'émergence et les trajectoires de projets d'innovation sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorénavant Maître de conférences à l'IAE Angers, mes activités de recherche me mènent au plus près d'initiatives en émergence qui cherchent à se structurer et à s'inscrire dans leur territoire pour accomplir leur mission et être acteurs du changement social. Je m'intéresse particulièrement à saisir la complexité de ces projets, leur nature hybride, leurs enjeux et contradictions et à comprendre &amp;quot;ce qui se joue&amp;quot; au niveau institutionnel pour que ces projets deviennent pérennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche principaux : innovation sociale, théories néo-institutionnelles, entrepreneuriat social, économie sociale et solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques d'enseignement : méthodologie de recherche, stratégie, entrepreneuriat, management de l'innovation, RSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Autres publications et actions Sciences & Société :**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">intervention auprès des lycéens - partage d'expérience sur le métier d'enseignant-chercheur ;  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joach Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lycée Joachim du Bellay, Angers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ateliers de découverte de la recherche ouverts au grand public lors de la Nuit Européenne des Chercheurs à Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse du processus d’innovation sociale : une réflexion méthodologique fondée sur l’immersion et la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (108), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d’un dispositif d’accompagnement à l’émergence de projets d’innovation sociale : recherche-action dans un « laboratoire de territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3-4), pp.289-319. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2022.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions et opportunités : le cas d’un dispositif participatif dédié à l’émergence d’organisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr2.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits carnés : une étude du signal « élevé au pâturage » sur le packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 373, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking for Transitioning : A Study of Solidarity Restaurants Scaling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoInno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking for transitioning : a study of social restaurant scaling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRIEC International research conference on social economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences po Bordeaux, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des tiers-lieux de l'ESS : motivations croisées et dynamiques collectives vues par la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition des Journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Angers, Dec 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les motivations des usagers d’un tiers-lieu de l’ESS : une approche par la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieux de l'ESS et évaluation : enjeux méthodologiques avec la méthode Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Billaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème rencontres du Réseau Inter Universitaire de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université lumière Lyon 2, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociale, solidaire, et écologique ? Pratiques et outils de gestion environnementale dans une organisation de l'ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition des journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC; Université Gustave Eiffel; IRG, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubik’s, le cube qui innove pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC; UC Louvain; ULB, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUBIK'S, LE CUBE QUI INNOVE POUR DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Anne Loher-Delalune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CréaPI Colloque sur le management de la créativité et des pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Valorem, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'émergence d'un projet d'ESS : être ou ne pas être une recherche-action, là est la question ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier-Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS - Rencontres Inter Universitaires de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale : du méta concept à une approche plurielle et située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023 : Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de nouvelles dynamiques d'innovation en entrepreneuriat social et hybride. L'étude de l'émergence d'une organisation socialement innovante de l'ESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème journée GESS - Gestion des Organisations de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Dec 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les fondements du projet entrepreneurial d’innovation sociale : une réflexion méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS - Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux paradoxes : le cas d'un dispositif participatif face aux tensions de l'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP - Association Internationale de Recherche en Management Public 2020 : L'Entrepreneuriat: Quels défis pour le Management Public?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness about paradoxes: the case of a participatory device facing social innovation tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group of Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de gestion au service de la légitimité des OESS dans un contexte d’institutionnalisation du secteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Recherche GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un dispositif d’accompagnement dédié à l’émergence de projets d’innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d'analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui conduit les Français à pousser les portes d’un tiers‑lieu (Article The Conversation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux, nouveaux lieux du lien ? (Article Echosciences Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clubs de football en crise, bientôt une vitrine pour l’économie sociale et solidaire ? (The Conversation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires et mécanismes d’émergence des innovations sociales : immersion dans une organisation naissante de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Angers, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022ANGE0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubik's, le cube qui innove pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Corven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E60610DC"/>
+    <w:nsid w:val="21FD6C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E6E1CE4"/>
+    <w:nsid w:val="7C92B38C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-denos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6595-351X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03979174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05321941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04130952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier-Morini&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05115229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04022882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ANGE0040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-denos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6595-351X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03979174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Capron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05321941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Loher-Delalune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04130952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier-Morini&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02440473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05115229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04022882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ANGE0040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>