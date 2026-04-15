--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -669,187 +669,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01657591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A lesson from associative learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Linguistics and Linguistic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.173-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cllt-2015-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184230v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predicting is not explaining: targeted learning of the dative alternation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chambaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Causal Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073005v2</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01184230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms and meanings of intensification: a multifactorial comparison of quite and rather</w:t>
               </w:r>
@@ -1123,165 +1123,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures et forces en linguistique cognitive</w:t>
+                <w:t xml:space="preserve">Figures et forces en linguistique cognitive : pour une redéfinition du concept de représentation dans une Grammaire de Constructions Floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie, littérature, épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24, pp.95--113</w:t>
+              <w:t xml:space="preserve">, 2007, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00627697v1</w:t>
+                <w:t xml:space="preserve">hal-00173274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures et forces en linguistique cognitive : pour une redéfinition du concept de représentation dans une Grammaire de Constructions Floue</w:t>
+                <w:t xml:space="preserve">Figures et forces en linguistique cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie, littérature, épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24</w:t>
+              <w:t xml:space="preserve">, 2007, 24, pp.95--113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173274v1</w:t>
+                <w:t xml:space="preserve">halshs-00627697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical blending and the conceptualization of complex cases of interpretational overlap: the case of want to/wanna</w:t>
               </w:r>
@@ -2244,165 +2244,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01536716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Vagaries of Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sorbonne Nouvelle University Graduate Linguistics Symposium (SNUGLS 2012). Université Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visualizing collocation data with correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A dialogue with William Croft - Cognitive Approaches to Language in France: Data, Theories, and Methods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731172v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quite new methods for a rather old issue</w:t>
               </w:r>
@@ -4543,151 +4543,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multifactorial Exploratory Approaches: correspondence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. United Kingdom. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multifactorial Exploratory Approaches: principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908483v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-02908476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifactorial Exploratory Approaches: multiple correspondence analysis</w:t>
               </w:r>
@@ -4851,51 +4851,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (9)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4956,589 +4956,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Literally' the most interesting project ever!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15y3b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering budding corpus linguists with a custom shiny app</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12v9b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A whale of a tool: navigating texts with Voyant Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/125pn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Empowering budding corpus linguists with a custom shiny app</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus linguistics in the LLM era – the changing nature of language data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/12v9b⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12qwh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/12qwh⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating frequency lists with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vekz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Creating frequency lists with R</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotting Likert-scale survey data with R: what is soup?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vekz⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/n4vd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/n4vd⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependency parsing in R with UDPipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/n4vc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dependency parsing in R with UDPipe</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POS-tagging in R with UDPipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/n4vc⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/n4vb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/n4vb⟩</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A motion chart of Captain Kirk’s split infinitive with R and googleVis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/n4uc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01286248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5548,176 +5619,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics for text analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.entry 60059</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, pp.entry 60059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.01530-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families of constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition (Reference Module in Social Sciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.01228-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05024621v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5727,51 +5807,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5790,84 +5870,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12rd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5935,51 +6015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB9D9548"/>
+    <w:nsid w:val="5EA19375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6166,51 +6246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-desagulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4895-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095062742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637056v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2021-0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Grieve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.00050.mor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657591v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616220" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073005v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184230v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cllt-2015-0012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056861v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/arcl.3.03des" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redinela Biba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.deelio-1.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Mun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeongcheol Choi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungwon Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006615500970107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20171168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319645704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64572-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119839859.ch2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/index-2.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926339v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46216-1_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731035v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.43.06des/details" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.06des" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01393210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01657598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4j375hu55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15veo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125pn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12v9b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12qwh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vekz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4uc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024621v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01228-X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-desagulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4895-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095062742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637056v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2021-0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Grieve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.00050.mor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657591v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616220" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184230v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cllt-2015-0012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073005v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056861v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/arcl.3.03des" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redinela Biba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.deelio-1.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Mun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeongcheol Choi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungwon Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006615500970107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20171168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319645704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64572-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119839859.ch2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/index-2.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926339v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46216-1_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731035v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.43.06des/details" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.06des" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01393210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01657598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4j375hu55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15veo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15y3b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12v9b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125pn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12qwh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vekz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4uc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01530-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024621v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01228-X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>