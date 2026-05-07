--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -180,1180 +180,1310 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shades of entrenchment and conventionalization: the rise of marron in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Feltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cog-2025-0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05604262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constructions and context(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12rcu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre formel ou forêt conceptuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, HS-39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.15980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the midst of a construction network: a diachronic construction grammar approach to complex prepositions denoting internal location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cog-2021-0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03637056v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialect syntax in Construction Grammar: theoretical benefits of a constructionist approach to double modals in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Grieve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Journal of Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, The Wealth and Breadth of Construction-Based Research, 34, pp.248-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/bjl.00050.mor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can word vectors help corpus linguists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00393274.2019.1616220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01657591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting is not explaining: targeted learning of the dative alternation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Causal Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073005v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lesson from associative learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Linguistics and Linguistic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (2), pp.173-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cllt-2015-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01184230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms and meanings of intensification: a multifactorial comparison of quite and rather</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Degré et intensification, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anglophonia.558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut de la fréquence dans les grammaires de constructions : simple comme bonjour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 197 (1), pp.99-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.197.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01056861v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles alternatives linguistiques à la théorie des faces ? Le cas du japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modernité japonaise en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Japon pluriel 8 (Editions Philippe Picquier), pp. 299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00583347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme sociopragmatique des grammaires de constructions, bilan et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (99-123)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Figures et forces en linguistique cognitive : pour une redéfinition du concept de représentation dans une Grammaire de Constructions Floue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et forces en linguistique cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie, littérature, épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24</w:t>
+              <w:t xml:space="preserve">, 2007, 24, pp.95--113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Figures et forces en linguistique cognitive</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et forces en linguistique cognitive : pour une redéfinition du concept de représentation dans une Grammaire de Constructions Floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie, littérature, épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24, pp.95--113</w:t>
+              <w:t xml:space="preserve">, 2007, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical blending and the conceptualization of complex cases of interpretational overlap: the case of want to/wanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (1), pp.22-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/arcl.3.03des⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00338291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1363,1730 +1493,1730 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert séquentiel avec BERT au service de l'annotation sémantique : une approche critique de la linguistique augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redinela Biba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Linguistique de Corpus 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon (ENS LSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert séquentiel avec BERT au service de l'annotation sémantique : une approche critique de la linguistique augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redinela Biba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Linguistique de Corpus 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon (ENS LSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05250486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do Transformer-Architecture Models Address Polysemy of Korean Adverbial Postpositions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongmin Simon Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Knowledge Extraction and Integration for Deep Learning Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2022.deelio-1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing horizontal links in a construction network using semantic vector spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling Constructional Variation and Change: Agents, Networks and Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eva Zehentner, Nov 2021, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03435830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BNC.query() et BNC.2014.query() : deux outils pour l’étude sociolinguistique de l’anglais contemporain et ses prolongements sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFLA 2020 : Traiter, explorer, et analyser des corpus : quels apports pour la société ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02469248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique distributionnelle et diachronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LIFO (Orléans)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PreechVis: Visual profiling using multiple-word combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongmin Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyeongcheol Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungwon Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Information Visualization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.97-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006615500970107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing discourse genres with prosodic features in a reference treebank of spoken French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongmin Simon Mun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFLiCo JET 2018 Corpora and Representativeness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01787188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A visual approach for text analysis using multiword topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongmin Mun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungwon Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVis 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurographics, Jun 2017, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/eurp.20171168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is important to note that partially productive patterns may count as constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque International de l'Association Française de Linguistique Cognitive (AFLiCo 7) - Discours, Cognition &amp; Constructions: Implications &amp; Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Perrez, May 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01536716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vagaries of Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorbonne Nouvelle University Graduate Linguistics Symposium (SNUGLS 2012). Université Paris 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing collocation data with correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A dialogue with William Croft - Cognitive Approaches to Language in France: Data, Theories, and Methods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quite new methods for a rather old issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAME 33 - Corpora at the centre and crossroads of English linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adverbes de degré rather, quite, pretty et fairly: approche qualitative et quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e Congrès de la SAES. Atelier de Linguistique (21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris - Université Sorbonne Nouvelle-Paris 3 &amp; Université Denis-Diderot-Paris 7, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying (im)politeness in directives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Impoliteness &amp; Rudeness in Communication and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measures of cognitive synonymy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Empirical approaches to social cognition and emergent language structure" (convenors: D. Glynn et K. Krawczak). 44th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration conceptuelle, représentation et performativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JET AFLiCo - What type of cognition for cognitive linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments pour une socio-pragmatique des constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHITECO : " Cognition, communauté(s) et technique : l'émergence et l'institution de normes "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Arguments for a Fuzzy Construction Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Du fait grammatical au fait cognitif"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions, mental representations, and identities: the case of pseudo-directive constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Communication and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive perspective on the indirect framing of directive constructions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque international de l'AFLiCo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Want to/wanna: Verbal Polysemy versus Constructional Compositionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the Berkeley Linguistics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UC Berkeley, Feb 2003, Berkeley, Californie, United States. pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00338295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3096,109 +3226,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus Linguistics and Statistics with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Quantitative Methods in the Humanities and Social Sciences, 978-3-319-64570-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-64572-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01664045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3208,741 +3338,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Linguistics and a usage-based approach to the study of semantics and pragmatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Díaz-Campos; Sonia Balasch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Usage‐Based Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley; Wiley, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119839859.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04171386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is important to note that&amp;quot; partially productive patterns may count as constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expansion pluridisciplinaire des grammaires de constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bibliothèque de Syntaxe &amp; Sémantique, 2381850015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01871034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Exploratory Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Handbook of Corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.435-469, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46216-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926339v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of prosodic features in the Rhapsodie corpus: From general observations to discourse characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Lacheret; Sylvain Kahane; Paola Pietrandrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhapsodie. A Prosodic-Syntactic Treebank for Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.315-338, 2019, Studies in Corpus Linguistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/scl.89.18lac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01737850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing distances in a set of near synonyms: rather, quite, fairly, and pretty.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Methods for Semantics: Quantitative studies in polysemy and synonymy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Human Cognitive Processing 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-178, 2014, 9789027223975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/hcp.43.06des⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est de la bombe!&amp;quot;: Qualitative count-to-mass conversion in French copular subject-predicate constructions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructions in French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.201-232, 2012, CAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche anthropologique des TICE dans les formations professionnelles supérieures : modélisation, ingénierie et anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sidir M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès / Lavoisier, pp.157-187, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Arguments for a Fuzzy Construction Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lapaire, J.R.; Desagulier, G; Guignard, J.B.;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Gram to Mind: Grammar as Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.125-150, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3952,153 +4082,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics for text analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05091183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur l'origine des Grammaires de Constructions et le statut des représentations en linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4108,100 +4238,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation cognitive de la variation et du changement linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Bordeaux 3, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01393210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4211,91 +4341,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grammaires de constructions à l'épreuve de l'empirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Diderot (Paris 7), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01657598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4305,124 +4435,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we capture Multiword Expressions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongmin Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungwon Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing SLSP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4432,100 +4562,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire et diversité linguistique : comment l’IA appauvrit le langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.4j375hu55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4535,1081 +4665,1356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifactorial Exploratory Approaches: principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. United Kingdom. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifactorial Exploratory Approaches: correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Multifactorial Exploratory Approaches: principal component analysis</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifactorial Exploratory Approaches: multiple correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Multifactorial Exploratory Approaches: multiple correspondence analysis</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifactorial Exploratory Approaches: exploratory factor analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Multifactorial Exploratory Approaches: exploratory factor analysis</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifactorial Exploratory Approaches: fundamentals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (10)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An improved word-cloud generator with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1639z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05596979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching statistics without teaching R: a Shiny app revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15yw4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05596978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching COCA from R: a Shiny app for tagged corpus extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/161ze⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05596976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing type-based word vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05607215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotting the bot: a corpus-based investigation of AI's linguistic footprint in scholarly discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15veo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literally' the most interesting project ever!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15y3b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05572033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A whale of a tool: navigating texts with Voyant Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/125pn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering budding corpus linguists with a custom shiny app</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/12v9b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A whale of a tool: navigating texts with Voyant Tools</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus linguistics in the LLM era – the changing nature of language data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/125pn⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12qwh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/12qwh⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating frequency lists with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vekz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Creating frequency lists with R</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotting Likert-scale survey data with R: what is soup?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/vekz⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/n4vd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/n4vd⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependency parsing in R with UDPipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/n4vc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dependency parsing in R with UDPipe</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POS-tagging in R with UDPipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/n4vc⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/n4vb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/n4vb⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A motion chart of Captain Kirk’s split infinitive with R and googleVis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/n4uc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01286248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5619,185 +6024,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics for text analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.entry 60059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.01530-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families of constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition (Reference Module in Social Sciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.01228-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05024621v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5807,147 +6212,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desagulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12rd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6015,51 +6420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EA19375"/>
+    <w:nsid w:val="2C299FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6246,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-desagulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4895-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095062742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637056v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2021-0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Grieve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.00050.mor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657591v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616220" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184230v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cllt-2015-0012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073005v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056861v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/arcl.3.03des" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redinela Biba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.deelio-1.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Mun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeongcheol Choi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungwon Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006615500970107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20171168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319645704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64572-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119839859.ch2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/index-2.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926339v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46216-1_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731035v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.43.06des/details" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.06des" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01393210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01657598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4j375hu55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15veo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15y3b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12v9b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125pn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12qwh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vekz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4uc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01530-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024621v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01228-X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-desagulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4895-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095062742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glynn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637056v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2021-0128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Grieve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.00050.mor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657591v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073005v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184230v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cllt-2015-0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056861v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/arcl.3.03des" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redinela Biba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Simon Mun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.deelio-1.2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Mun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeongcheol Choi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungwon Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006615500970107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20171168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319645704" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64572-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119839859.ch2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/index-2.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926339v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46216-1_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.18lac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.18lac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731035v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.43.06des/details" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.43.06des" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01393210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01657598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4j375hu55" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1639z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15yw4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/161ze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15veo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15y3b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125pn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12v9b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12qwh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vekz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4vb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n4uc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01530-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024621v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01228-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rd4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>