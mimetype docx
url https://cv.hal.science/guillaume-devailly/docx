--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Devailly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8878-9357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184475112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome editing in animal production: a prospective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Pértille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L. B. Meijboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring livestock movement networks from archived data to support infectious disease control in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Muwonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Porphyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motta Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaf Rydevik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome editing in animal production: A prospective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoGen webinar episode 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Auzeville Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does MBD2 repress gene transcription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatin Meets South 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Animal Science EAAP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfection ADN ou ARNm d’organoïdes intestinaux de porc pour une application en édition de l’épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bourrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of FAANG data with VizFaDa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering data re-use with interactive visualisations of transcriptomics and epigenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Towards interactive visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FAANG-Europe Workshop on Functional Annotation of Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAANG-Europe, Feb 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R user groups and where to find them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEREpigenomics Profile Explorer of Roadmap Epigenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR! 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scFeatureFilter: correlation-based feature filtering for single-cell RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic marks and the human transcript diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du climat, du stress thermique, et de la génétique sur le niveau d'expression des gènes des porcs du programme PigHeaT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations of epigenomic and transcriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique d'Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117608v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 14 p. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of epigenetic signatures of human transcription control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.692-705. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mo00130a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Analysis Reveals a Hypoxic Inflammatory Environment in Human Chronic Otitis Media With Effusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Bhutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lambie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Tyrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, Non paginé. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of promoter bivalency and RNAP II pausing in mouse stem and differentiated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12861-018-0163-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal gene regulatory network inference using enhancer activity as a causal anchor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepti Vipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pré-Print (11), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19113609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into mammalian transcription control by systematic analysis of ChIP sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (Suppl 14), pp.409. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2377-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of Liver and Heart Transcriptomic Data for Functional Annotation Transfer in Mammalian Orthologs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pía Francesca Loren Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.425-432. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation signal has a major role in the response of human breast cancer cells to the microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Souazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (10), pp.e390. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/oncsis.2017.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01668763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating biological and technical variance in single cell expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of DNA methylation promotes breast tumor sensitivity to netrin-1 interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Ghantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.863-877. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201505945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PLA2R1-JAK2 pathway upregulates ERRα and its mitochondrial program to exert tumor-suppressive action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Eberst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Navaratnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (38), pp.5033-5042. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2016.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression variability in mammalian embryonic stem cells using single cell RNA-seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat*seq: an interactive web tool for high-throughput sequencing experiment comparison with public data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (21), pp.3354-3356. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable reproducibility in genome-scale public data: A case study using ENCODE ChIP sequencing resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 589 (24 Pt B), pp.3866-3870. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2015.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of MBD2 deposition across methylated DNA regions during malignant transformation of human mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Perriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (12), pp.5838-5854. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIF1 Suppresses Tumor Progression by Regulating Mitotic Checkpoints and Chromosomal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane M Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay B Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (20), pp.4335-4350. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-3426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CpG island erosion, polycomb occupancy and sequence motif enrichment at bivalent promoters in mammalian embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repression of PLA2R1 by c-MYC and HIF-2alpha promotes cancer growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vindrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Augert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.1004-1013. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.1681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemotherapeutic agents and netrin-1 interference potentiates cancer cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paradisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Redoulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (12), pp.1821-1834. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/emmm.201302654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux autour de la méthylation de l’ADN et de la régulation de l’expression des gènes chez les vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. INP Toulouse, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05281662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, societal and ethical feasibility of epigenetic editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Pértille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L. B. Meijboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horizon H2020 Projects. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Methyl-CpG-binding domain protein 2 (MBD2) repress gene transcription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Epigenetic Variation: Mechanisms and Impact across Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelana, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, heat-stress, and genetics impact whole-blood gene expression levels in crossbred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA : PArticipative desigN to enhance OutdooR Access of farM Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du département GA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and DNA methylation response to feed intake in the duodenum in high- and low- feed efficiency pig lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fêve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Digestive Physiology of Pigs DPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. , 2022, Science for Sustainable Nutrition Proceedings of the 15th International Symposium on Digestive Physiology of Pigs (DPP2022). </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAANG workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Inconnu, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences des dinucléotides dans le génome d'organismes modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des Heatmaps à partir de grosses matrices en R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept problèmes fascinants posés par les récepteurs olfactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un site d'initiation de la transcription ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données de séquençage : GEO, SRA, ENA, ArrayExpress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">epistack: An R package to visualise stack profiles of epigenomic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:354d02a2a83a09c588bcbb5e6a5a69a547792456;origin=https://hal.archives-ouvertes.fr/hal-03401251;visit=swh:1:snp:aa00aeca0eed771a6ca832640f234b015a48adbc;anchor=swh:1:rel:f9553b094cb93a36e6faca654aec569671365c52;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scFeatureFilter: Correlation-Based Feature Filtering for Single-Cell RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Arzalluz-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBBIO 2018: Bioinformatics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-370, 2018, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78723-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines MBD2 et ZBTB4 répriment la transcription de nombreux gènes méthylés. MBD2 est redistribuée sur l'ADN méthylé dans des modèles de transformation oncogénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université Claude Bernard Lyon 1, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01502496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Devailly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8878-9357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184475112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome editing in animal production: a prospective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Pértille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L. B. Meijboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring livestock movement networks from archived data to support infectious disease control in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Muwonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Porphyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motta Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaf Rydevik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Methyl-CpG-binding domain protein 2 (MBD2) repress gene transcription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Epigenetic Variation: Mechanisms and Impact across Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelana, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, heat-stress, and genetics impact whole-blood gene expression levels in crossbred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA : PArticipative desigN to enhance OutdooR Access of farM Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du département GA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and DNA methylation response to feed intake in the duodenum in high- and low- feed efficiency pig lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fêve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Digestive Physiology of Pigs DPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. , 2022, Science for Sustainable Nutrition Proceedings of the 15th International Symposium on Digestive Physiology of Pigs (DPP2022). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAANG workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Inconnu, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome editing in animal production: A prospective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoGen webinar episode 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Auzeville Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does MBD2 repress gene transcription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatin Meets South 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Animal Science EAAP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfection ADN ou ARNm d’organoïdes intestinaux de porc pour une application en édition de l’épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bourrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of FAANG data with VizFaDa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering data re-use with interactive visualisations of transcriptomics and epigenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Towards interactive visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FAANG-Europe Workshop on Functional Annotation of Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAANG-Europe, Feb 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R user groups and where to find them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEREpigenomics Profile Explorer of Roadmap Epigenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR! 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scFeatureFilter: correlation-based feature filtering for single-cell RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic marks and the human transcript diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du climat, du stress thermique, et de la génétique sur le niveau d'expression des gènes des porcs du programme PigHeaT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations of epigenomic and transcriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique d'Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117608v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 14 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of epigenetic signatures of human transcription control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.692-705. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mo00130a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Analysis Reveals a Hypoxic Inflammatory Environment in Human Chronic Otitis Media With Effusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Bhutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lambie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Tyrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, Non paginé. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of promoter bivalency and RNAP II pausing in mouse stem and differentiated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12861-018-0163-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal gene regulatory network inference using enhancer activity as a causal anchor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepti Vipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pré-Print (11), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19113609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into mammalian transcription control by systematic analysis of ChIP sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (Suppl 14), pp.409. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2377-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating biological and technical variance in single cell expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of Liver and Heart Transcriptomic Data for Functional Annotation Transfer in Mammalian Orthologs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pía Francesca Loren Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.425-432. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation signal has a major role in the response of human breast cancer cells to the microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Souazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (10), pp.e390. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/oncsis.2017.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01668763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of DNA methylation promotes breast tumor sensitivity to netrin-1 interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Ghantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.863-877. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201505945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PLA2R1-JAK2 pathway upregulates ERRα and its mitochondrial program to exert tumor-suppressive action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Eberst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Navaratnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (38), pp.5033-5042. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2016.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat*seq: an interactive web tool for high-throughput sequencing experiment comparison with public data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (21), pp.3354-3356. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression variability in mammalian embryonic stem cells using single cell RNA-seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CpG island erosion, polycomb occupancy and sequence motif enrichment at bivalent promoters in mammalian embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of MBD2 deposition across methylated DNA regions during malignant transformation of human mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Perriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (12), pp.5838-5854. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable reproducibility in genome-scale public data: A case study using ENCODE ChIP sequencing resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 589 (24 Pt B), pp.3866-3870. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2015.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIF1 Suppresses Tumor Progression by Regulating Mitotic Checkpoints and Chromosomal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane M Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay B Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (20), pp.4335-4350. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-3426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repression of PLA2R1 by c-MYC and HIF-2alpha promotes cancer growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vindrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Augert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.1004-1013. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.1681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemotherapeutic agents and netrin-1 interference potentiates cancer cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paradisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Redoulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (12), pp.1821-1834. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/emmm.201302654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux autour de la méthylation de l’ADN et de la régulation de l’expression des gènes chez les vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. INP Toulouse, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05281662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, societal and ethical feasibility of epigenetic editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Pértille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L. B. Meijboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horizon H2020 Projects. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences des dinucléotides dans le génome d'organismes modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des Heatmaps à partir de grosses matrices en R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept problèmes fascinants posés par les récepteurs olfactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données de séquençage : GEO, SRA, ENA, ArrayExpress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un site d'initiation de la transcription ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">epistack: An R package to visualise stack profiles of epigenomic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:354d02a2a83a09c588bcbb5e6a5a69a547792456;origin=https://hal.archives-ouvertes.fr/hal-03401251;visit=swh:1:snp:aa00aeca0eed771a6ca832640f234b015a48adbc;anchor=swh:1:rel:f9553b094cb93a36e6faca654aec569671365c52;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scFeatureFilter: Correlation-Based Feature Filtering for Single-Cell RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Arzalluz-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBBIO 2018: Bioinformatics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-370, 2018, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78723-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines MBD2 et ZBTB4 répriment la transcription de nombreux gènes méthylés. MBD2 est redistribuée sur l'ADN méthylé dans des modèles de transformation oncogénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université Claude Bernard Lyon 1, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01502496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CE3B670"/>
+    <w:nsid w:val="C2E89DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-devailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8878-9357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184475112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410119v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kirstetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio P&#233;rtille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L. B. Meijboom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motta Paolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bourrec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Joshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mo00130a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Bhutta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lambie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Hobson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Williams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Tyrer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01327" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mantsoki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12861-018-0163-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Vipin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Michoel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113609" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2377-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#237;a Francesca Loren Reyes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2017.08.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Souaz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cahais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2017.88" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghantous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505945" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Griveau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Devailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Eberst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Navaratnam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.43" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2016.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw407" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.11.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Grandin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Perriaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv508" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M Pommier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B Alcaraz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-3426" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16791" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1681" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paradisi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Creveaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Redoulez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302654" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05281662v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810107v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#234;ve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.419" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401235v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Harrison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181510v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956445v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401251v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:354d02a2a83a09c588bcbb5e6a5a69a547792456;origin=https://hal.archives-ouvertes.fr/hal-03401251;visit=swh:1:snp:aa00aeca0eed771a6ca832640f234b015a48adbc;anchor=swh:1:rel:f9553b094cb93a36e6faca654aec569671365c52;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Arzalluz-Luque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78723-7_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01502496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-devailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8878-9357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184475112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410119v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kirstetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio P&#233;rtille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L. B. Meijboom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motta Paolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#234;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Harrison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bourrec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Joshi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mo00130a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Bhutta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lambie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Hobson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Williams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Tyrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01327" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mantsoki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12861-018-0163-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Vipin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Michoel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113609" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2377-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#237;a Francesca Loren Reyes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2017.08.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Souaz&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cahais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2017.88" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghantous" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505945" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Griveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Devailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Eberst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Navaratnam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.43" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw407" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2016.02.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Grandin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Perriaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.11.027" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M Pommier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B Alcaraz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-3426" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paradisi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Creveaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Redoulez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302654" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05281662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956445v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401251v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:354d02a2a83a09c588bcbb5e6a5a69a547792456;origin=https://hal.archives-ouvertes.fr/hal-03401251;visit=swh:1:snp:aa00aeca0eed771a6ca832640f234b015a48adbc;anchor=swh:1:rel:f9553b094cb93a36e6faca654aec569671365c52;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Arzalluz-Luque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78723-7_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01502496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>