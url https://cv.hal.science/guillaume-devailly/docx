--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Devailly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8878-9357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184475112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome editing in animal production: a prospective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Pértille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L. B. Meijboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring livestock movement networks from archived data to support infectious disease control in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Muwonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Porphyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motta Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaf Rydevik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Methyl-CpG-binding domain protein 2 (MBD2) repress gene transcription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Epigenetic Variation: Mechanisms and Impact across Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelana, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, heat-stress, and genetics impact whole-blood gene expression levels in crossbred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA : PArticipative desigN to enhance OutdooR Access of farM Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du département GA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and DNA methylation response to feed intake in the duodenum in high- and low- feed efficiency pig lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fêve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Digestive Physiology of Pigs DPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. , 2022, Science for Sustainable Nutrition Proceedings of the 15th International Symposium on Digestive Physiology of Pigs (DPP2022). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAANG workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Inconnu, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome editing in animal production: A prospective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoGen webinar episode 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Auzeville Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does MBD2 repress gene transcription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatin Meets South 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Animal Science EAAP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfection ADN ou ARNm d’organoïdes intestinaux de porc pour une application en édition de l’épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bourrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of FAANG data with VizFaDa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering data re-use with interactive visualisations of transcriptomics and epigenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Towards interactive visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FAANG-Europe Workshop on Functional Annotation of Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAANG-Europe, Feb 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R user groups and where to find them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEREpigenomics Profile Explorer of Roadmap Epigenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR! 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scFeatureFilter: correlation-based feature filtering for single-cell RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic marks and the human transcript diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du climat, du stress thermique, et de la génétique sur le niveau d'expression des gènes des porcs du programme PigHeaT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations of epigenomic and transcriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique d'Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117608v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 14 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of epigenetic signatures of human transcription control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.692-705. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mo00130a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Analysis Reveals a Hypoxic Inflammatory Environment in Human Chronic Otitis Media With Effusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Bhutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lambie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Tyrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, Non paginé. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of promoter bivalency and RNAP II pausing in mouse stem and differentiated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12861-018-0163-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal gene regulatory network inference using enhancer activity as a causal anchor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepti Vipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pré-Print (11), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19113609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into mammalian transcription control by systematic analysis of ChIP sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (Suppl 14), pp.409. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2377-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating biological and technical variance in single cell expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of Liver and Heart Transcriptomic Data for Functional Annotation Transfer in Mammalian Orthologs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pía Francesca Loren Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.425-432. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation signal has a major role in the response of human breast cancer cells to the microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Souazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (10), pp.e390. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/oncsis.2017.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01668763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of DNA methylation promotes breast tumor sensitivity to netrin-1 interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Ghantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.863-877. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201505945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PLA2R1-JAK2 pathway upregulates ERRα and its mitochondrial program to exert tumor-suppressive action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Eberst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Navaratnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (38), pp.5033-5042. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2016.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat*seq: an interactive web tool for high-throughput sequencing experiment comparison with public data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (21), pp.3354-3356. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression variability in mammalian embryonic stem cells using single cell RNA-seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CpG island erosion, polycomb occupancy and sequence motif enrichment at bivalent promoters in mammalian embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of MBD2 deposition across methylated DNA regions during malignant transformation of human mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Perriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (12), pp.5838-5854. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable reproducibility in genome-scale public data: A case study using ENCODE ChIP sequencing resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 589 (24 Pt B), pp.3866-3870. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2015.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIF1 Suppresses Tumor Progression by Regulating Mitotic Checkpoints and Chromosomal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane M Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay B Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (20), pp.4335-4350. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-3426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repression of PLA2R1 by c-MYC and HIF-2alpha promotes cancer growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vindrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Augert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.1004-1013. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.1681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemotherapeutic agents and netrin-1 interference potentiates cancer cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paradisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Redoulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (12), pp.1821-1834. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/emmm.201302654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux autour de la méthylation de l’ADN et de la régulation de l’expression des gènes chez les vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. INP Toulouse, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05281662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, societal and ethical feasibility of epigenetic editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Pértille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L. B. Meijboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horizon H2020 Projects. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences des dinucléotides dans le génome d'organismes modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des Heatmaps à partir de grosses matrices en R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept problèmes fascinants posés par les récepteurs olfactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données de séquençage : GEO, SRA, ENA, ArrayExpress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un site d'initiation de la transcription ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">epistack: An R package to visualise stack profiles of epigenomic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:354d02a2a83a09c588bcbb5e6a5a69a547792456;origin=https://hal.archives-ouvertes.fr/hal-03401251;visit=swh:1:snp:aa00aeca0eed771a6ca832640f234b015a48adbc;anchor=swh:1:rel:f9553b094cb93a36e6faca654aec569671365c52;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scFeatureFilter: Correlation-Based Feature Filtering for Single-Cell RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Arzalluz-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBBIO 2018: Bioinformatics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-370, 2018, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78723-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines MBD2 et ZBTB4 répriment la transcription de nombreux gènes méthylés. MBD2 est redistribuée sur l'ADN méthylé dans des modèles de transformation oncogénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université Claude Bernard Lyon 1, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01502496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Devailly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8878-9357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184475112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=tXomLJgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome editing in animal production: a prospective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Pértille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L. B. Meijboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring livestock movement networks from archived data to support infectious disease control in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Muwonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Porphyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motta Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaf Rydevik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UF2, module 3 : Bio-informatique pour l’épigénome - Méthylation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome editing in animal production: A prospective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoGen webinar episode 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Auzeville Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does MBD2 repress gene transcription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatin Meets South 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Animal Science EAAP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfection ADN ou ARNm d’organoïdes intestinaux de porc pour une application en édition de l’épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bourrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation of FAANG data with VizFaDa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering data re-use with interactive visualisations of transcriptomics and epigenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Towards interactive visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FAANG-Europe Workshop on Functional Annotation of Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAANG-Europe, Feb 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R user groups and where to find them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEREpigenomics Profile Explorer of Roadmap Epigenomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR! 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scFeatureFilter: correlation-based feature filtering for single-cell RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic marks and the human transcript diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du climat, du stress thermique, et de la génétique sur le niveau d'expression des gènes des porcs du programme PigHeaT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations of epigenomic and transcriptomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique d'Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux autour de la méthylation de l’ADN et de la régulation de l’expression des gènes chez les vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. INP Toulouse, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05281662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117608v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (10), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 14 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of epigenetic signatures of human transcription control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.692-705. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mo00130a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Analysis Reveals a Hypoxic Inflammatory Environment in Human Chronic Otitis Media With Effusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Bhutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lambie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsey Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Tyrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, Non paginé. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of promoter bivalency and RNAP II pausing in mouse stem and differentiated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12861-018-0163-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal gene regulatory network inference using enhancer activity as a causal anchor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepti Vipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pré-Print (11), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19113609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into mammalian transcription control by systematic analysis of ChIP sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (Suppl 14), pp.409. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-018-2377-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of Liver and Heart Transcriptomic Data for Functional Annotation Transfer in Mammalian Orthologs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pía Francesca Loren Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.425-432. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation signal has a major role in the response of human breast cancer cells to the microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Souazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (10), pp.e390. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/oncsis.2017.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01668763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating biological and technical variance in single cell expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of DNA methylation promotes breast tumor sensitivity to netrin-1 interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Ghantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.863-877. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201505945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PLA2R1-JAK2 pathway upregulates ERRα and its mitochondrial program to exert tumor-suppressive action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Eberst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Navaratnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (38), pp.5033-5042. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2016.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat*seq: an interactive web tool for high-throughput sequencing experiment comparison with public data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (21), pp.3354-3356. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression variability in mammalian embryonic stem cells using single cell RNA-seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of MBD2 deposition across methylated DNA regions during malignant transformation of human mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Perriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (12), pp.5838-5854. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable reproducibility in genome-scale public data: A case study using ENCODE ChIP sequencing resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Michoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 589 (24 Pt B), pp.3866-3870. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2015.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIF1 Suppresses Tumor Progression by Regulating Mitotic Checkpoints and Chromosomal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane M Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay B Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (20), pp.4335-4350. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-3426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CpG island erosion, polycomb occupancy and sequence motif enrichment at bivalent promoters in mammalian embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mantsoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repression of PLA2R1 by c-MYC and HIF-2alpha promotes cancer growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vindrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Augert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.1004-1013. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.1681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemotherapeutic agents and netrin-1 interference potentiates cancer cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Paradisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Redoulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (12), pp.1821-1834. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/emmm.201302654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, societal and ethical feasibility of epigenetic editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Pértille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L. B. Meijboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Horizon H2020 Projects. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Methyl-CpG-binding domain protein 2 (MBD2) repress gene transcription?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Epigenetic Variation: Mechanisms and Impact across Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelana, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, heat-stress, and genetics impact whole-blood gene expression levels in crossbred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA : PArticipative desigN to enhance OutdooR Access of farM Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du département GA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and DNA methylation response to feed intake in the duodenum in high- and low- feed efficiency pig lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fêve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Digestive Physiology of Pigs DPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. , 2022, Science for Sustainable Nutrition Proceedings of the 15th International Symposium on Digestive Physiology of Pigs (DPP2022). </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAANG workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizFaDa: Visualisations of FAANG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIZBI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Inconnu, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences des dinucléotides dans le génome d'organismes modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des Heatmaps à partir de grosses matrices en R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept problèmes fascinants posés par les récepteurs olfactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un site d'initiation de la transcription ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données de séquençage : GEO, SRA, ENA, ArrayExpress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">epistack: An R package to visualise stack profiles of epigenomic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:354d02a2a83a09c588bcbb5e6a5a69a547792456;origin=https://hal.archives-ouvertes.fr/hal-03401251;visit=swh:1:snp:aa00aeca0eed771a6ca832640f234b015a48adbc;anchor=swh:1:rel:f9553b094cb93a36e6faca654aec569671365c52;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">scFeatureFilter: Correlation-Based Feature Filtering for Single-Cell RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Arzalluz-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagha Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWBBIO 2018: Bioinformatics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-370, 2018, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78723-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines MBD2 et ZBTB4 répriment la transcription de nombreux gènes méthylés. MBD2 est redistribuée sur l'ADN méthylé dans des modèles de transformation oncogénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université Claude Bernard Lyon 1, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01502496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2E89DFE"/>
+    <w:nsid w:val="E4397CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-devailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8878-9357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184475112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410119v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kirstetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio P&#233;rtille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L. B. Meijboom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motta Paolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#234;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Harrison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bourrec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Joshi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mo00130a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Bhutta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lambie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Hobson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Williams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Tyrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01327" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mantsoki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12861-018-0163-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Vipin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Michoel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113609" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2377-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#237;a Francesca Loren Reyes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2017.08.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Souaz&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cahais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2017.88" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghantous" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505945" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Griveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Devailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Eberst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Navaratnam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.43" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw407" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2016.02.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Grandin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Perriaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.11.027" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M Pommier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B Alcaraz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-3426" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paradisi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Creveaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Redoulez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302654" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05281662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956445v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401251v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:354d02a2a83a09c588bcbb5e6a5a69a547792456;origin=https://hal.archives-ouvertes.fr/hal-03401251;visit=swh:1:snp:aa00aeca0eed771a6ca832640f234b015a48adbc;anchor=swh:1:rel:f9553b094cb93a36e6faca654aec569671365c52;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Arzalluz-Luque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78723-7_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01502496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-devailly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8878-9357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184475112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tXomLJgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410119v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kirstetter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio P&#233;rtille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L. B. Meijboom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motta Paolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bourrec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05281662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Joshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mo00130a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Bhutta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lambie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Hobson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Williams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Tyrer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01327" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mantsoki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12861-018-0163-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Vipin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfei Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Michoel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2377-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#237;a Francesca Loren Reyes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2017.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Souaz&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cahais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2017.88" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghantous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505945" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Griveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Devailly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Eberst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Navaratnam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.43" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw407" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2016.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Grandin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Perriaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv508" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.11.027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M Pommier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B Alcaraz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-3426" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16791" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867980v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Augert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Calv&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1681" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649747v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paradisi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Creveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Redoulez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302654" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281624v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810107v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682865v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#234;ve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740359v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Harrison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181510v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401251v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:354d02a2a83a09c588bcbb5e6a5a69a547792456;origin=https://hal.archives-ouvertes.fr/hal-03401251;visit=swh:1:snp:aa00aeca0eed771a6ca832640f234b015a48adbc;anchor=swh:1:rel:f9553b094cb93a36e6faca654aec569671365c52;path=/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Arzalluz-Luque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78723-7_31" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01502496v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>