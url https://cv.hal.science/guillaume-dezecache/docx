--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social and individual factors mediate chimpanzee vocal ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fourgassie</w:t>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t>
+                <w:t xml:space="preserve">Geresomu Muhumuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Catherine Hobaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-93207-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282105v1</w:t>
+                <w:t xml:space="preserve">hal-05039708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and individual factors mediate chimpanzee vocal ontogeny</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+                <w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourgassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+                <w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geresomu Muhumuza</w:t>
+                <w:t xml:space="preserve">Elena Zwirner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hobaiter</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-93207-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039708v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliation in times of pandemics: Determinants and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Narbona Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Cäsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,265 +770,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Emotions in Cultural Dynamics”: What Non-Humans Can Teach Us about the Role of Emotions in Cultural Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Van Bavel</w:t>
+                <w:t xml:space="preserve">Christine Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
+              <w:t xml:space="preserve">Emotion Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.161-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17540739221082217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875286v1</w:t>
+                <w:t xml:space="preserve">hal-03875821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Emotions in Cultural Dynamics”: What Non-Humans Can Teach Us about the Role of Emotions in Cultural Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Van Bavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Sievers</w:t>
+                <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Gruber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John B. Nezlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), pp.161-163. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17540739221082217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875821v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directedness and engagement in chimpanzee vocal ontogeny</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergency of Prosociality: A Developmental Perspective on Altruism and Other Prosocial Behavior in the Face of Disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arciszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.42-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1542,51 +1542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic human values during the COVID-19 outbreak, perceived threat and their relationships with compliance with movement restrictions and social distancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,975 +1657,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and determinants of social actions during a mass shooting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Complexity and Phylogenetic Continuity of Laughter and Smiles in Hominids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0260392⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.648497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517025v1</w:t>
+                <w:t xml:space="preserve">hal-03403590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity and Phylogenetic Continuity of Laughter and Smiles in Hominids</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social influence matters: We follow pandemic guidelines most when our close circle does</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Tunçgenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Newson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.648497⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403590v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social influence matters: We follow pandemic guidelines most when our close circle does</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahar Tunçgenç</w:t>
+                <w:t xml:space="preserve">Nature and determinants of social actions during a mass shooting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa El Zein</w:t>
+                <w:t xml:space="preserve">Jean-Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Sulik</w:t>
+                <w:t xml:space="preserve">Cédric Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Newson</w:t>
+                <w:t xml:space="preserve">Lou Safra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhao</w:t>
+                <w:t xml:space="preserve">Victor Pitron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (12), pp.e0260392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjop.12491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0260392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123371v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach to infant distress calls and maternal behaviour of wild chimpanzees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">We predict a riot: inequity, relative deprivation and collective destruction in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Dahl</w:t>
+                <w:t xml:space="preserve">James M Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorina von Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01437-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1959), pp.20203091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.3091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983026v1</w:t>
+                <w:t xml:space="preserve">hal-03402228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action co-representation under threat: A Social Simon study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A machine learning approach to infant distress calls and maternal behaviour of wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Grèzes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104829⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (443-455), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01437-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391607v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We predict a riot: inequity, relative deprivation and collective destruction in the laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Action co-representation under threat: A Social Simon study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Beaurenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel C Richardson</w:t>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 288 (1959), pp.20203091. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.104829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.3091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402228v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Persistence of Slowed Time Experience During the COVID-19 Pandemic: Two Longitudinal Studies in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Flexibility in wild infant chimpanzee vocal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.37-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.721716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jole/lzaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395965v1</w:t>
+                <w:t xml:space="preserve">hal-03053559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility in wild infant chimpanzee vocal behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Persistence of Slowed Time Experience During the COVID-19 Pandemic: Two Longitudinal Studies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.37-53. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jole/lzaa009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.721716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053559v1</w:t>
+                <w:t xml:space="preserve">hal-03395965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the COVID-19 Pandemic on Vulnerable People Suffering from Depression: Two Studies on Adults in France</w:t>
               </w:r>
@@ -2663,51 +2663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (6), pp.3250. </w:t>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
@@ -2892,51 +2892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling in the gaps: Acoustic gradation increases in the vocal ontogeny of chimpanzees ( Pan troglodytes )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandemics and the great evolutionary mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris D Frith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,90 +3087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Threat of Scream’ paradigm: a tool for studying sustained physiological and subjective anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Beaurenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.12496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3204,51 +3204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of communication in alarm contexts in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orangutans’ Comprehension of Zoo Keepers’ Communicative Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working hypotheses on the meaning of general alarm calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3546,51 +3546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategically Communicating Minds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thom Scott-Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3637,77 +3637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature and distribution of affiliative behaviour during exposure to mild threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (8), pp.170265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3754,77 +3754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritization of emotional signals by the human auditory system: evidence from a perceptual hysteresis protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (6), pp.526-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3870,64 +3870,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual hysteresis as a marker of perceptual inflexibility in schizophrenia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4016,51 +4016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary approach to emotional communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,51 +4171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.330-337. </w:t>
@@ -4400,51 +4400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Unintentional Emotional Contagion Beyond Dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,90 +4534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-relevance appraisal influences facial reactions to emotional body expressions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Soussignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4938,51 +4938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie des Foules : Origines et Nouvelles Approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Morisseau,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,51 +5046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition sociale dans les foules ordinaires : Rôle de l'espace physique et des processus d'identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Morisseau,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,51 +5180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5391,51 +5391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs psychosociaux impliqués dans le respect versus la violation des règles (confinement et gestes barrières) imposées au plus fort de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences psychologiques immédiates de l’expérience de foule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Morisseau,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5594,51 +5594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immediate psychological consequences of physical proximity and the role of shared social identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Morisseau,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,51 +5689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social psychological tendencies in the face of perceived resource scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar series in Environment Development and Sustainability Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Södertörn University, Apr 2023, Södertörn, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5758,51 +5758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialité in extremis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ‘Situations Extrêmes et Résilience’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Clermont-Ferrand, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5827,51 +5827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialité ‘in extremis’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du VAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6021,64 +6021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal trust and pro-sociality in volcanic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zwirner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6116,51 +6116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal functional flexibility: what it is and why it matters for primatologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation for Primatology Conference (EFP - GfP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFP - GfP, Jun 2022, Arnhem, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6185,51 +6185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear contagion and mass panic? What fear does to crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Dubrovnik Conference on Cognitive Science (DUCOG 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECOG, May 2022, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6306,51 +6306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Behaviour Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
@@ -6373,316 +6373,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake Detection Theory : comment les serpents ont façonné des primates pendant plus de 55 millions d’années</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are the big cats and eagles? Sankophilia in the primate literature and the neglect of other key predators as drivers of primate evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société d’Herpétologie de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962923v1</w:t>
+                <w:t xml:space="preserve">hal-05029895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the big cats and eagles? Sankophilia in the primate literature and the neglect of other key predators as drivers of primate evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snake Detection Theory : comment les serpents ont façonné des primates pendant plus de 55 millions d’années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société d’Herpétologie de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029895v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phobies animales, l'obsession des chercheurs pour les serpents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,64 +6750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Ophiophobia a key determinant in human evolution? A critique of the dominant theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,51 +7157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological consequences of close physical proximity and social identification with others.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Morisseau,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7403,51 +7403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Niv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7680,51 +7680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une catastrophe dite « naturelle » ? Regards anthropologiques et psychologiques autour d’une question fondamentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7766,51 +7766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7852,51 +7852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the centre of the attack: From individual fear to mutual assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Faucher; Gérôme Truc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing Terrorism in France: Lessons from the 2015 Paris Attacks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan Cham; Springer Nature, pp.13-22, 2022, French Politics, Society and Culture, 978-3-030-94163-5</w:t>
@@ -7925,51 +7925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au centre de l’attaque : de la peur à l’entraide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Faucher; Gérôme Truc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face aux attentats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2020, laviedesidées.fr, 978-2-13-082441-1</w:t>
@@ -8030,51 +8030,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'affect dans la production vocale chimpanzée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8274,51 +8274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geresomu Muhumuza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93207-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Narbona Sabat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2021.2015452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17540739221082217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Davila-Ross" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Powell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09637214221114090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Clay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D. Dahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03517025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pitron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.648497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Tun&#231;gen&#231;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sulik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Newson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12491" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01437-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104829" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Allen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina von Zimmermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Richardson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.3091" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.721716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063250" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.616169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Frith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.04.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02938750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Tokarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68889-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.06.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Scott-Phillips" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417703155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBHX4KPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.07.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6HFB63-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Scott-Philips" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.06.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRTN5XB5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5636-11.2012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962805v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ly Mathy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozic Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877263v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Niv" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geresomu Muhumuza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93207-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Narbona Sabat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2021.2015452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17540739221082217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Davila-Ross" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Powell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09637214221114090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Clay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D. Dahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.648497" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Tun&#231;gen&#231;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sulik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Newson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12491" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03517025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pitron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Allen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina von Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Richardson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.3091" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01437-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104829" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.721716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063250" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.616169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Frith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.04.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02938750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Tokarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68889-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.06.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Scott-Phillips" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417703155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBHX4KPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.07.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6HFB63-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Scott-Philips" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.06.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRTN5XB5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5636-11.2012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962805v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ly Mathy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozic Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877263v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Niv" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>