--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -770,382 +770,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Emotions in Cultural Dynamics”: What Non-Humans Can Teach Us about the Role of Emotions in Cultural Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directedness and engagement in chimpanzee vocal ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Gruber</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17540739221082217⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.e13334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875821v1</w:t>
+                <w:t xml:space="preserve">hal-03874859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Van Bavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John B. Nezlek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directedness and engagement in chimpanzee vocal ontogeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derry Taylor</w:t>
+                <w:t xml:space="preserve">“Emotions in Cultural Dynamics”: What Non-Humans Can Teach Us about the Role of Emotions in Cultural Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Gustafsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+                <w:t xml:space="preserve">Christine Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+                <w:t xml:space="preserve">Thibaud Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (3), pp.e13334. </w:t>
+              <w:t xml:space="preserve">Emotion Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.161-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17540739221082217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874859v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergency of Prosociality: A Developmental Perspective on Altruism and Other Prosocial Behavior in the Face of Disaster</w:t>
               </w:r>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal functional flexibility: what it is and why it matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanna Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph D. Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 186, pp.93-100. </w:t>
@@ -1657,252 +1657,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity and Phylogenetic Continuity of Laughter and Smiles in Hominids</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social influence matters: We follow pandemic guidelines most when our close circle does</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Tunçgenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Newson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.648497⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403590v1</w:t>
+                <w:t xml:space="preserve">hal-03123371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social influence matters: We follow pandemic guidelines most when our close circle does</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complexity and Phylogenetic Continuity of Laughter and Smiles in Hominids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjop.12491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.648497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123371v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and determinants of social actions during a mass shooting</w:t>
               </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2354,193 +2354,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility in wild infant chimpanzee vocal behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Persistence of Slowed Time Experience During the COVID-19 Pandemic: Two Longitudinal Studies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.37-53. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jole/lzaa009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.721716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053559v1</w:t>
+                <w:t xml:space="preserve">hal-03395965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Persistence of Slowed Time Experience During the COVID-19 Pandemic: Two Longitudinal Studies in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of the COVID-19 Pandemic on Vulnerable People Suffering from Depression: Two Studies on Adults in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2550,259 +2567,242 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.721716⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395965v1</w:t>
+                <w:t xml:space="preserve">hal-03335110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the COVID-19 Pandemic on Vulnerable People Suffering from Depression: Two Studies on Adults in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexibility in wild infant chimpanzee vocal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.3250. </w:t>
+              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.37-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jole/lzaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335110v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Emotion During Lockdown and the Covid-19 Epidemic: Determinants of Our Experience of Time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,77 +2879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling in the gaps: Acoustic gradation increases in the vocal ontogeny of chimpanzees ( Pan troglodytes )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5683,234 +5683,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social psychological tendencies in the face of perceived resource scarcity</w:t>
+                <w:t xml:space="preserve">Socialité ‘in extremis’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar series in Environment Development and Sustainability Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Södertörn University, Apr 2023, Södertörn, Suède</w:t>
+              <w:t xml:space="preserve">Séminaire du VAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038497v1</w:t>
+                <w:t xml:space="preserve">hal-05038479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialité in extremis</w:t>
+                <w:t xml:space="preserve">Social psychological tendencies in the face of perceived resource scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ‘Situations Extrêmes et Résilience’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Clermont-Ferrand, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminar series in Environment Development and Sustainability Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Södertörn University, Apr 2023, Södertörn, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038516v1</w:t>
+                <w:t xml:space="preserve">hal-05038497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialité ‘in extremis’</w:t>
+                <w:t xml:space="preserve">La socialité in extremis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du VAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire ‘Situations Extrêmes et Résilience’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Clermont-Ferrand, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038479v1</w:t>
+                <w:t xml:space="preserve">hal-05038516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse comportementale individuelle et collective de jeunes ovins élevés sur parcours : quels impacts de l’expérience précoce et du génotype ?</w:t>
               </w:r>
@@ -6373,303 +6373,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the big cats and eagles? Sankophilia in the primate literature and the neglect of other key predators as drivers of primate evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snake Detection Theory : comment les serpents ont façonné des primates pendant plus de 55 millions d’années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société d’Herpétologie de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029895v1</w:t>
+                <w:t xml:space="preserve">hal-03962923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake Detection Theory : comment les serpents ont façonné des primates pendant plus de 55 millions d’années</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are the big cats and eagles? Sankophilia in the primate literature and the neglect of other key predators as drivers of primate evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société d’Herpétologie de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962923v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phobies animales, l'obsession des chercheurs pour les serpents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,51 +6750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Ophiophobia a key determinant in human evolution? A critique of the dominant theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8274,51 +8274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geresomu Muhumuza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93207-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Narbona Sabat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2021.2015452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17540739221082217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Davila-Ross" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Powell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09637214221114090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Clay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D. Dahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.648497" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Tun&#231;gen&#231;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sulik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Newson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12491" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03517025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pitron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Allen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina von Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Richardson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.3091" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01437-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104829" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.721716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063250" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.616169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Frith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.04.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02938750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Tokarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68889-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.06.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Scott-Phillips" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417703155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBHX4KPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.07.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6HFB63-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Scott-Philips" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.06.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRTN5XB5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5636-11.2012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962805v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ly Mathy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozic Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877263v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Niv" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geresomu Muhumuza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93207-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Narbona Sabat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2021.2015452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Taylor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Davila-Ross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17540739221082217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Powell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09637214221114090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Clay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D. Dahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Tun&#231;gen&#231;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sulik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Newson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.648497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03517025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pitron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Allen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina von Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Richardson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.3091" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01437-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104829" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.721716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063250" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.616169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Frith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.04.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02938750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Tokarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68889-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.06.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Scott-Phillips" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417703155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBHX4KPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.07.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6HFB63-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Scott-Philips" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.06.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRTN5XB5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5636-11.2012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962805v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ly Mathy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozic Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877263v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Niv" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>