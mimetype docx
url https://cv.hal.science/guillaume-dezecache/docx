--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -636,516 +636,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal linguistics in the making: the Urgency Principle and titi monkeys’ alarm system</w:t>
+                <w:t xml:space="preserve">Directedness and engagement in chimpanzee vocal ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Narbona Sabaté</w:t>
+                <w:t xml:space="preserve">Derry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+                <w:t xml:space="preserve">Erik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane Cäsar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.e13334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03949370.2021.2015452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.13334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518874v1</w:t>
+                <w:t xml:space="preserve">hal-03874859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directedness and engagement in chimpanzee vocal ontogeny</w:t>
+                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derry Taylor</w:t>
+                <w:t xml:space="preserve">Jay Van Bavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Gustafsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+                <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerio Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John B. Nezlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13334⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874859v1</w:t>
+                <w:t xml:space="preserve">hal-03875286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
+                <w:t xml:space="preserve">“Emotions in Cultural Dynamics”: What Non-Humans Can Teach Us about the Role of Emotions in Cultural Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Capraro</w:t>
+                <w:t xml:space="preserve">Christine Sievers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
+              <w:t xml:space="preserve">Emotion Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.161-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17540739221082217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875286v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Emotions in Cultural Dynamics”: What Non-Humans Can Teach Us about the Role of Emotions in Cultural Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal linguistics in the making: the Urgency Principle and titi monkeys’ alarm system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Narbona Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Gruber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristiane Cäsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), pp.161-163. </w:t>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17540739221082217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03949370.2021.2015452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875821v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergency of Prosociality: A Developmental Perspective on Altruism and Other Prosocial Behavior in the Face of Disaster</w:t>
               </w:r>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal functional flexibility: what it is and why it matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanna Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph D. Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 186, pp.93-100. </w:t>
@@ -1797,51 +1797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity and Phylogenetic Continuity of Laughter and Smiles in Hominids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2016,548 +2016,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We predict a riot: inequity, relative deprivation and collective destruction in the laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action co-representation under threat: A Social Simon study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Beaurenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorina von Zimmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel C Richardson</w:t>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.3091⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.104829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402228v1</w:t>
+                <w:t xml:space="preserve">hal-03391607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach to infant distress calls and maternal behaviour of wild chimpanzees</w:t>
+                <w:t xml:space="preserve">We predict a riot: inequity, relative deprivation and collective destruction in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Dahl</w:t>
+                <w:t xml:space="preserve">Jorina von Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01437-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1959), pp.20203091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.3091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983026v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action co-representation under threat: A Social Simon study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A machine learning approach to infant distress calls and maternal behaviour of wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Grèzes</w:t>
+                <w:t xml:space="preserve">Christoph Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 215, pp.104829. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (443-455), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01437-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391607v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Persistence of Slowed Time Experience During the COVID-19 Pandemic: Two Longitudinal Studies in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexibility in wild infant chimpanzee vocal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Davila-Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.37-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.721716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jole/lzaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395965v1</w:t>
+                <w:t xml:space="preserve">hal-03053559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the COVID-19 Pandemic on Vulnerable People Suffering from Depression: Two Studies on Adults in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Persistence of Slowed Time Experience During the COVID-19 Pandemic: Two Longitudinal Studies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2567,242 +2550,259 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063250⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.721716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335110v1</w:t>
+                <w:t xml:space="preserve">hal-03395965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility in wild infant chimpanzee vocal behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of the COVID-19 Pandemic on Vulnerable People Suffering from Depression: Two Studies on Adults in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.37-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.3250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jole/lzaa009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053559v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Emotion During Lockdown and the Covid-19 Epidemic: Determinants of Our Experience of Time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,77 +2879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling in the gaps: Acoustic gradation increases in the vocal ontogeny of chimpanzees ( Pan troglodytes )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Davila-Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2977,248 +2977,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandemics and the great evolutionary mismatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ‘Threat of Scream’ paradigm: a tool for studying sustained physiological and subjective anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Beaurenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ophelia Deroy</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.04.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68889-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979201v1</w:t>
+                <w:t xml:space="preserve">inserm-02938750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Threat of Scream’ paradigm: a tool for studying sustained physiological and subjective anxiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Beaurenaut</w:t>
+                <w:t xml:space="preserve">Pandemics and the great evolutionary mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris D Frith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Tokarski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Grèzes</w:t>
+                <w:t xml:space="preserve">Ophelia Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.12496. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), pp.R417-R419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68889-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02938750v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of communication in alarm contexts in wild chimpanzees</w:t>
               </w:r>
@@ -3650,64 +3650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature and distribution of affiliative behaviour during exposure to mild threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (8), pp.170265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3780,51 +3780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (6), pp.526-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4534,51 +4534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-relevance appraisal influences facial reactions to emotional body expressions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,566 +6110,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal functional flexibility: what it is and why it matters for primatologists</w:t>
+                <w:t xml:space="preserve">Fear contagion and mass panic? What fear does to crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation for Primatology Conference (EFP - GfP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFP - GfP, Jun 2022, Arnhem, Netherlands</w:t>
+              <w:t xml:space="preserve">13th Dubrovnik Conference on Cognitive Science (DUCOG 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECOG, May 2022, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878439v1</w:t>
+                <w:t xml:space="preserve">hal-03878421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear contagion and mass panic? What fear does to crowds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where are the big cats and eagles? Snakophilia in the primate literature and the neglect of other key predators as drivers of primate evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Dubrovnik Conference on Cognitive Science (DUCOG 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECOG, May 2022, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Ecology &amp; Behaviour Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878421v1</w:t>
+                <w:t xml:space="preserve">hal-03962805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the big cats and eagles? Snakophilia in the primate literature and the neglect of other key predators as drivers of primate evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal functional flexibility: what it is and why it matters for primatologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology &amp; Behaviour Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Federation for Primatology Conference (EFP - GfP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFP - GfP, Jun 2022, Arnhem, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962805v1</w:t>
+                <w:t xml:space="preserve">hal-03878439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake Detection Theory : comment les serpents ont façonné des primates pendant plus de 55 millions d’années</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are the big cats and eagles? Sankophilia in the primate literature and the neglect of other key predators as drivers of primate evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société d’Herpétologie de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962923v1</w:t>
+                <w:t xml:space="preserve">hal-05029895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the big cats and eagles? Sankophilia in the primate literature and the neglect of other key predators as drivers of primate evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snake Detection Theory : comment les serpents ont façonné des primates pendant plus de 55 millions d’années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société d’Herpétologie de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029895v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phobies animales, l'obsession des chercheurs pour les serpents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,51 +6750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Ophiophobia a key determinant in human evolution? A critique of the dominant theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6833,138 +6833,288 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des jeunes chercheur.e.s du Museum National d’Histoire Naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Israël, Gaza et le Liban, il y a une symétrie d’humanité. Mais une asymétrie de puissance. Lettre ouverte de psychologues et neurobiologistes pour la paix au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Niv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Reicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la température nasale face à des vidéos de différents types de prédateurs chez des macaques de Tonkean (Macaca tonkeana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlély Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6983,113 +7133,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du rôle de l’âge et du sexe dans la rapidité de détection des prédateurs chez le macaque de Tonkean (Macaca tonkeana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozic Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7108,73 +7258,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological consequences of close physical proximity and social identification with others.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7216,73 +7366,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Social Psychology 2023 General Meeting (EASP Krakow 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des capacités de détection des prédateurs chez le macaque de Tonkean (Macaca tonkeana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7341,100 +7491,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BULLES: enhancing crowd experiences and emergency preparedness through a serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7449,207 +7599,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology Section Annual Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877263v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05360970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8274,51 +8274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geresomu Muhumuza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93207-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Narbona Sabat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2021.2015452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Taylor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Davila-Ross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17540739221082217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Powell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09637214221114090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Clay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D. Dahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Tun&#231;gen&#231;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sulik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Newson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.648497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03517025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pitron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Allen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina von Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Richardson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.3091" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01437-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104829" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.721716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063250" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.616169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Frith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.04.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02938750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Tokarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68889-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.06.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Scott-Phillips" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417703155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBHX4KPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.07.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6HFB63-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Scott-Philips" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.06.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRTN5XB5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5636-11.2012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962805v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ly Mathy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozic Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877263v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Niv" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geresomu Muhumuza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93207-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Taylor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Davila-Ross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17540739221082217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Narbona Sabat&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2021.2015452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Powell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09637214221114090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Clay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D. Dahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.01.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Tun&#231;gen&#231;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Zein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sulik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Newson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.648497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03517025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Safra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pitron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104829" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Allen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina von Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Richardson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.3091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01437-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.721716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063250" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.616169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02938750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Tokarski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68889-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Frith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.04.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.06.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Scott-Phillips" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417703155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBHX4KPH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.07.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6HFB63-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Scott-Philips" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.06.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRTN5XB5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chadwick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soussignan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055885" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029892" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067371" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818244v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chadwick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00996285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezecache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gr&#232;zes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5636-11.2012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878439v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Niv" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ly Mathy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ballesta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029935v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozic Ferry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868912v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>