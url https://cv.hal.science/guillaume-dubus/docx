--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -2210,382 +2210,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic wind-driven accretion in dwarf novae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The curious case of Swift J1753.5−0127: a black hole low-mass X-ray binary analogue to Z cam type dwarf novae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Tetarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dinçer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Tomsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834781⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482 (2), pp.1840-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959735v1</w:t>
+                <w:t xml:space="preserve">hal-02024095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curious case of Swift J1753.5−0127: a black hole low-mass X-ray binary analogue to Z cam type dwarf novae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of thermal winds on the outburst lightcurves of black hole X-ray binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Done</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailey E. Tetarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Hameury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2787⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024095v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of thermal winds on the outburst lightcurves of black hole X-ray binaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic wind-driven accretion in dwarf novae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Hameury</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 632, pp.A40. </w:t>
+              <w:t xml:space="preserve">, 2019, 626, pp.A116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372388v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images at the Highest Angular Resolution with GRAVITY: The Case of η Carinae</w:t>
               </w:r>
@@ -2699,745 +2699,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Resolving the Quasar Broad Emission Line Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Anugu</w:t>
+                <w:t xml:space="preserve">Discovery of the Galactic High-Mass Gamma-ray Binary 4FGL J1405.1-6119</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H.D. Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chomiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Coe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eso Messenger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5166⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 884 (1), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3e32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020200v1</w:t>
+                <w:t xml:space="preserve">hal-02350180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Resolved Accretion-Ejection in Compact Binaries with GRAVITY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-Keplerian equatorial outflows in SS 433</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idel Waisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Dexter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Perraut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eso Messenger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 623, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020217v1</w:t>
+                <w:t xml:space="preserve">hal-03014166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the Galactic High-Mass Gamma-ray Binary 4FGL J1405.1-6119</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic modeling of the electromagnetic precursor from an axisymmetric binary pulsar coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Crinquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3e32⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350180v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Keplerian equatorial outflows in SS 433</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatially Resolved Accretion-Ejection in Compact Binaries with GRAVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Anugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 623, pp.A47. </w:t>
+              <w:t xml:space="preserve">Eso Messenger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014166v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of the electromagnetic precursor from an axisymmetric binary pulsar coalescence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatially Resolving the Quasar Broad Emission Line Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Anugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 622, pp.A161. </w:t>
+              <w:t xml:space="preserve">Eso Messenger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974810v1</w:t>
+                <w:t xml:space="preserve">hal-03020200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimated radiation in SS 433 - Constraints from spatially resolved optical jets and Cloudy modeling of the optical bullets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idel Waisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Dexter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier-Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Perraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, pp.A127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3465,51 +3465,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting Exoplanets with Single-Mode Optical Interferometry</w:t>
+                <w:t xml:space="preserve">Multiple Star Systems in the Orion Nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Accardo</w:t>
@@ -3556,94 +3556,94 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eso Messenger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020231v1</w:t>
+                <w:t xml:space="preserve">hal-03020224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Star Systems in the Orion Nebula</w:t>
+                <w:t xml:space="preserve">An Image of the Dust Sublimation Region in the Nucleus of NGC 1068</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Accardo</w:t>
@@ -3690,94 +3690,94 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eso Messenger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020224v1</w:t>
+                <w:t xml:space="preserve">hal-03020205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Image of the Dust Sublimation Region in the Nucleus of NGC 1068</w:t>
+                <w:t xml:space="preserve">Hunting Exoplanets with Single-Mode Optical Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Accardo</w:t>
@@ -3824,70 +3824,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eso Messenger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020205v1</w:t>
+                <w:t xml:space="preserve">hal-03020231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometric distance and binary orbit of PSR B1259–63</w:t>
               </w:r>
@@ -4105,797 +4105,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of high-energy gamma-ray and radio emission from Cyg X-3</w:t>
+                <w:t xml:space="preserve">Detailed spectral and morphological analysis of the shell type supernova remnant RCW 86</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej A. Zdziarski</w:t>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Malyshev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy G. Pooley</w:t>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrel Johnson</w:t>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1618⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797105v1</w:t>
+                <w:t xml:space="preserve">in2p3-01272839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. discovery of very high energy $\gamma$-ray emission from PKS 0625−354</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of convection and resistivity on angular momentum transport in dwarf novae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aharonian</w:t>
+                <w:t xml:space="preserve">N. Scepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+                <w:t xml:space="preserve">G. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Flock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 476 (3), pp.4187-4198. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 609, pp.A77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737884v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent and wind-driven accretion in dwarf novae threaded by a large scale magnetic field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+                <w:t xml:space="preserve">The supernova remnant W49B as seen with H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Flock</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A49. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897138v1</w:t>
+                <w:t xml:space="preserve">hal-02410558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed spectral and morphological analysis of the shell type supernova remnant RCW 86</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive study of high-energy gamma-ray and radio emission from Cyg X-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">Andrzej A. Zdziarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Malyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Pooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrel Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526545⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 479 (4), pp.4399-4415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01272839v1</w:t>
+                <w:t xml:space="preserve">hal-01797105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of convection and resistivity on angular momentum transport in dwarf novae</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.E.S.S. discovery of very high energy $\gamma$-ray emission from PKS 0625−354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 609, pp.A77. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476 (3), pp.4187-4198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704908v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supernova remnant W49B as seen with H.E.S.S. and Fermi-LAT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+                <w:t xml:space="preserve">Turbulent and wind-driven accretion in dwarf novae threaded by a large scale magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akhperjanian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Flock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A5. </w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410558v1</w:t>
+                <w:t xml:space="preserve">hal-01897138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong disk winds traced throughout outbursts in black-hole X-ray binaries</w:t>
               </w:r>
@@ -5154,90 +5154,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended VHE $\gamma$-ray emission towards SGR1806−20, LBV 1806−20, and stellar cluster Cl* 1806−20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.A11. </w:t>
@@ -5535,51 +5535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,90 +5639,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the EBL spectral energy distribution using the VHE $\gamma$-ray spectra of H.E.S.S. blazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 606, pp.A59. </w:t>
@@ -6054,51 +6054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H.D. Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chomiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Coley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,438 +6290,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01466449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exceptionally powerful TeV γ-ray emitters in the Large Magellanic Cloud</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+                <w:t xml:space="preserve">Modelling the high-energy emission from gamma-ray binaries using numerical relativistic hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lamberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fromang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261313⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 581, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01109515v1</w:t>
+                <w:t xml:space="preserve">cea-01383674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the high-energy emission from gamma-ray binaries using numerical relativistic hydrodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray Transients: Hyper- or Hypo-Luminous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fromang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 581, pp.A27. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 801, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/801/1/L4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383674v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03644752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Transients: Hyper- or Hypo-Luminous?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lasota</w:t>
+                <w:t xml:space="preserve">The exceptionally powerful TeV γ-ray emitters in the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew R. King</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 801, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6220), pp.406-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/801/1/L4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03644752v1</w:t>
+                <w:t xml:space="preserve">in2p3-01109515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of the VHE gamma-ray source HESS J1832-093 in the vicinity of SNR G22.7-0.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6766,840 +6766,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01085027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7 0.2 and a molecular cloud (Corrigendum)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gamma-ray emission from binaries in context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070e⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.661-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818325v1</w:t>
+                <w:t xml:space="preserve">hal-01554949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7+0.2 and a molecular cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The 2012 flare of PG 1553+113 seen with H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 802, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/802/1/65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478856v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01119861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray emission from binaries in context</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7 0.2 and a molecular cloud (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.08.014⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 580, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554949v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2012 flare of PG 1553+113 seen with H.E.S.S. and Fermi-LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7+0.2 and a molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 802, pp.65. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 574, pp.A100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/802/1/65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01119861v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on an Annihilation Signal from a Core of Constant Dark Matter Density around the Milky Way Center with H.E.S.S</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shining in the dark: the spectral evolution of the first black holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pacucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Volonteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.081301⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 454, pp.3771-3777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01118897v1</w:t>
+                <w:t xml:space="preserve">insu-03644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining in the dark: the spectral evolution of the first black holes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraints on an Annihilation Signal from a Core of Constant Dark Matter Density around the Milky Way Center with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 454, pp.3771-3777. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.081301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.081301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03644669v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01118897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of variable VHE gamma-ray emission from the binary system 1FGL J1018.6-5856</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 577, pp.A131. </w:t>
@@ -7637,103 +7637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. reveals a lack of TeV emission from the supernova remnant Puppis A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 575, pp.A81. </w:t>
@@ -7875,51 +7875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Case for Supercritical Accretion onto Massive Black Holes at High Redshift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Volonteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Silk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7979,103 +7979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the gamma-ray emission from HESS J1834-087 using H.E.S.S. and Fermi LAT observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 574, pp.A27. </w:t>
@@ -8113,103 +8113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux upper limits for 47 AGN observed with H.E.S.S. in 2004-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 564, pp.A9. </w:t>
@@ -8381,103 +8381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring of PKS 2155-304 with ATOM and H.E.S.S.: investigation of optical/gamma-ray correlations in different spectral states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 571, pp.A39. </w:t>
@@ -8509,1047 +8509,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01061878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for extended γ-ray emission around AGN with H.E.S.S. and Fermi-LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Search for dark matter annihilation signatures in H.E.S.S. observations of Dwarf Spheroidal Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 562, pp.A145. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (11), pp.112012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00947902v1</w:t>
+                <w:t xml:space="preserve">in2p3-01082757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS J1640-465 - an exceptionally luminous TeV γ-ray supernova remnant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Search for extended γ-ray emission around AGN with H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 439, pp.2828-2836. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 562, pp.A145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00947889v1</w:t>
+                <w:t xml:space="preserve">in2p3-00947902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: HESS J1640-465 - an exceptionally luminous TeV γ-ray supernova remnant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">HESS J1640-465 - an exceptionally luminous TeV γ-ray supernova remnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.3640-3642. </w:t>
+              <w:t xml:space="preserve">, 2014, 439, pp.2828-2836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03618551v1</w:t>
+                <w:t xml:space="preserve">in2p3-00947889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Galactic gamma-ray emission with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Erratum: HESS J1640-465 - an exceptionally luminous TeV γ-ray supernova remnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (12), pp.122007. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.3640-3642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01091552v1</w:t>
+                <w:t xml:space="preserve">insu-03618551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter annihilation signatures in H.E.S.S. observations of Dwarf Spheroidal Galaxies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Diffuse Galactic gamma-ray emission with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (11), pp.112012. </w:t>
+              <w:t xml:space="preserve">, 2014, 90 (12), pp.122007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01082757v1</w:t>
+                <w:t xml:space="preserve">in2p3-01091552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeV γ-ray observations of the young synchrotron-dominated SNRs G1.9+0.3 and G330.2+1.0 with H.E.S.S.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">HESS J1818-154, a new composite supernova remnant discovered in TeV gamma rays and X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 441 (1), pp.790-799. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 562, pp.A40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00975408v1</w:t>
+                <w:t xml:space="preserve">in2p3-00907620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS J1818-154, a new composite supernova remnant discovered in TeV gamma rays and X-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">TeV γ-ray observations of the young synchrotron-dominated SNRs G1.9+0.3 and G330.2+1.0 with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 562, pp.A40. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441 (1), pp.790-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00907620v1</w:t>
+                <w:t xml:space="preserve">in2p3-00975408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of the hard spectrum VHE gamma-ray source HESS J1641-463</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 794 (1), pp.L1. </w:t>
@@ -9581,827 +9581,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01061876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for TeV Gamma-ray Emission from GRB 100621A, an extremely bright GRB in X-rays, with H.E.S.S</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-energy Particle Transport in Three-dimensional Hydrodynamic Models of Colliding-wind Binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Reitberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322984⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/782/2/96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01020011v1</w:t>
+                <w:t xml:space="preserve">insu-03618605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray induced ionisation of a molecular cloud shocked by the W28 supernova remnant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gabici</w:t>
+                <w:t xml:space="preserve">Search for TeV Gamma-ray Emission from GRB 100621A, an extremely bright GRB in X-rays, with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 568, pp.A50. </w:t>
+              <w:t xml:space="preserve">, 2014, 565, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01271045v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01020011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy Particle Transport in Three-dimensional Hydrodynamic Models of Colliding-wind Binaries</w:t>
+                <w:t xml:space="preserve">Long-term TeV and X-ray Observations of the Gamma-ray Binary HESS J0632+057</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Reitberger</w:t>
+                <w:t xml:space="preserve">E. Aliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kissmann</w:t>
+                <w:t xml:space="preserve">S. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reimer</w:t>
+                <w:t xml:space="preserve">T. Aune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Reimer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 782, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/782/2/96⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 780 (2), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/780/2/168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03618605v1</w:t>
+                <w:t xml:space="preserve">in2p3-00950495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term TeV and X-ray Observations of the Gamma-ray Binary HESS J0632+057</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmic ray induced ionisation of a molecular cloud shocked by the W28 supernova remnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Archambault</w:t>
+                <w:t xml:space="preserve">S. Vaupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aune</w:t>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Behera</w:t>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beilicke</w:t>
+                <w:t xml:space="preserve">S. Gabici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 780 (2), pp.168. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 568, pp.A50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/780/2/168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00950495v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01271045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. Observations of the Crab during its March 2013 GeV Gamma-Ray Flare</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+                <w:t xml:space="preserve">Localized SiO emission triggered by the passage of the W51C Supernova Remnant shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323013⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 786 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/2/L24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00907621v1</w:t>
+                <w:t xml:space="preserve">hal-01083745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized SiO emission triggered by the passage of the W51C Supernova Remnant shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Dubus</w:t>
+                <w:t xml:space="preserve">H.E.S.S. Observations of the Crab during its March 2013 GeV Gamma-Ray Flare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 786 (2), pp.5. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 562, pp.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/2/L24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083745v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00907621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binaries with the eyes of CTA</w:t>
               </w:r>
@@ -10521,77 +10521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for photon line-like signatures from Dark Matter annihilations with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10649,485 +10649,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00780746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the CTA concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Aguilar</w:t>
+                <w:t xml:space="preserve">H.E.S.S and Fermi-LAT discovery of gamma rays from the blazar 1ES 1312-423</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ASTROPARTPHYS.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 434, pp.1889-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00813224v1</w:t>
+                <w:t xml:space="preserve">in2p3-00838140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on axionlike particles with H.E.S.S. from the irregularity of the PKS 2155-304 energy spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.102003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00907630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S and Fermi-LAT discovery of gamma rays from the blazar 1ES 1312-423</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+                <w:t xml:space="preserve">Introducing the CTA concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Actis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 434, pp.1889-1901. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ASTROPARTPHYS.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00838140v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00813224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E.S.S. Observations of the Binary System PSR B1259-63/LS 2883 around the 2010/2011 Periastron Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11185,637 +11185,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00780750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of TeV γ-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. discovery of VHE γ-rays from the quasar PKS 1510−089</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Balenderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 554, pp.A107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094464v1</w:t>
+                <w:t xml:space="preserve">cea-01135395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of high and very high-energy emission from the BL Lacertae object SHBL J001355.9–185406</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating gamma-ray binaries with a relativistic extension of RAMSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fromang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554, pp.A72. </w:t>
+              <w:t xml:space="preserve">, 2013, 560, pp.A79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135393v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle acceleration and non-thermal emission during the V407 Cygni nova outburst</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of TeV γ-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balenderan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 551, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220289⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03621061v1</w:t>
+                <w:t xml:space="preserve">hal-01094464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. discovery of VHE γ-rays from the quasar PKS 1510−089</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Discovery of high and very high-energy emission from the BL Lacertae object SHBL J001355.9–185406</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554, pp.A107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 554, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01135395v1</w:t>
+                <w:t xml:space="preserve">cea-01135393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating gamma-ray binaries with a relativistic extension of RAMSES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fromang</w:t>
+                <w:t xml:space="preserve">Particle acceleration and non-thermal emission during the V407 Cygni nova outburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 560, pp.A79. </w:t>
+              <w:t xml:space="preserve">, 2013, 551, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135498v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03621061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What caused the GeV flare of PSR B1259-63?</w:t>
               </w:r>
@@ -12098,351 +12098,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03616486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The missing GeV γ-ray binary: searching for HESS J0632+057 with Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Ray</w:t>
+                <w:t xml:space="preserve">Measurement of the extragalactic background light imprint on the spectra of the brightest blazars observed with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1615⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 550, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03614202v1</w:t>
+                <w:t xml:space="preserve">in2p3-00765959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the extragalactic background light imprint on the spectra of the brightest blazars observed with H.E.S.S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">The missing GeV γ-ray binary: searching for HESS J0632+057 with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Caliandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hadasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 550, pp.A4. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 436, pp.740-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00765959v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03614202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for very-high-energy γ-ray emission from Galactic globular clusters with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12506,90 +12506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of very high energy γ-ray emission from the BL Lacertae object PKS 0301−243 with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12640,51 +12640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of TeV gamma-ray emission from PKS 0447-439 and derivation of an upper limit on its redshift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12692,78 +12692,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balenderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 552, pp.A118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201321108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00798116v1</w:t>
@@ -12859,1661 +12859,1661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03617519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiwavelength view of the flaring state of PKS 2155-304 in 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Discovery of VHE emission towards the Carina arm region with the H.E.S.S. telescope array: HESS J1018-589</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 539, pp.A149. </w:t>
+              <w:t xml:space="preserve">, 2012, 541, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00679463v1</w:t>
+                <w:t xml:space="preserve">in2p3-00684777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE emission towards the Carina arm region with the H.E.S.S. telescope array: HESS J1018-589</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">The gamma-ray emitting region of the jet in Cyg X-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej A. Zdziarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218843⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 421, pp.2956-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00684777v1</w:t>
+                <w:t xml:space="preserve">insu-03622407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of hard-spectrum γ-ray emission from the BL Lacertae object 1ES 0414+009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">A multiwavelength view of the flaring state of PKS 2155-304 in 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 538, pp.A103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118406⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 539, pp.A149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00660462v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00679463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gamma-ray emitting region of the jet in Cyg X-3</w:t>
+                <w:t xml:space="preserve">Discovery of hard-spectrum γ-ray emission from the BL Lacertae object 1ES 0414+009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej A. Zdziarski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cerutti</w:t>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 421, pp.2956-2968. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 538, pp.A103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20519.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03622407v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00660462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis and interpretation of the gamma-ray emission from the Starburst galaxy NGC 253</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Long-term Monitoring of the High-energy γ-Ray Emission from LS I +61°303 and LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hadasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. D. Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 757, pp.158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/158⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/749/1/54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00713837v1</w:t>
+                <w:t xml:space="preserve">insu-03622409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of HESS J1303-631 as a Pulsar Wind Nebula through gamma-ray, X-ray and radio observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Search for Dark Matter Annihilation Signals from the Fornax Galaxy Cluster with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219814⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 750, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/750/2/123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00748538v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00679476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dark Matter Annihilation Signals from the Fornax Galaxy Cluster with H.E.S.S.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Identification of HESS J1303-631 as a Pulsar Wind Nebula through gamma-ray, X-ray and radio observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/750/2/123⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 548, pp.A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00679476v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00748538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Monitoring of the High-energy γ-Ray Emission from LS I +61°303 and LS 5039</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. B. Hill</w:t>
+                <w:t xml:space="preserve">Spectral analysis and interpretation of the gamma-ray emission from the Starburst galaxy NGC 253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 749, </w:t>
+              <w:t xml:space="preserve">, 2012, 757, pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/749/1/54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/757/2/158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03622409v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00713837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of the Carina nebula and its enigmatic colliding wind binary Eta Carinae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The 2010 Very High Energy γ-Ray Flare and 10 Years of Multi-wavelength Observations of M 87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 424, pp.128-135. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 746, pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21180.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/746/2/151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00697570v1</w:t>
+                <w:t xml:space="preserve">in2p3-00652853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing colliding winds in the ultraviolet line orbital variability of gamma-ray binaries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraints on the gamma-ray emission from the cluster-scale AGN outburst in the Hydra A galaxy cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20271.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 545, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03612444v1</w:t>
+                <w:t xml:space="preserve">in2p3-00725521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the gamma-ray emission from the cluster-scale AGN outburst in the Hydra A galaxy cluster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. observations of the Carina nebula and its enigmatic colliding wind binary Eta Carinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219655⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 424, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21180.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00725521v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00697570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2010 Very High Energy γ-Ray Flare and 10 Years of Multi-wavelength Observations of M 87</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing colliding winds in the ultraviolet line orbital variability of gamma-ray binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szostek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Virginia Mcswain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 746, pp.151. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.3521-3527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/746/2/151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20271.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00652853v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03612444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of extended VHE γ-ray emission from the vicinity of the young massive stellar cluster Westerlund 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14694,77 +14694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the extent of the non-thermal emission from the Vela X region at TeV energies with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14822,546 +14822,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00748534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of gamma-ray emission from the extragalactic pulsar wind nebula N 157B with H.E.S.S.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">A giant radio flare from Cygnus X-3 with associated γ-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Tomsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szostek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. D. Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219906⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 421, pp.2947-2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20517.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00725528v1</w:t>
+                <w:t xml:space="preserve">insu-03612441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE gamma-ray emission and multi-wavelength observations of the BL Lacertae object 1RXS J101015.9-311909</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of orbital motion on the structure and stability of adiabatic shocks in colliding wind binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fromang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 542, pp.A94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218910⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00690898v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03612406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A giant radio flare from Cygnus X-3 with associated γ-ray emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. H. D. Corbet</w:t>
+                <w:t xml:space="preserve">Discovery of gamma-ray emission from the extragalactic pulsar wind nebula N 157B with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 545, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20517.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03612441v1</w:t>
+                <w:t xml:space="preserve">in2p3-00725528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of orbital motion on the structure and stability of adiabatic shocks in colliding wind binaries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of VHE gamma-ray emission and multi-wavelength observations of the BL Lacertae object 1RXS J101015.9-311909</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 546, </w:t>
+              <w:t xml:space="preserve">, 2012, 542, pp.A94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03612406v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00690898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting a fundamental test of the disc instability model for X-ray binaries</w:t>
               </w:r>
@@ -15445,1722 +15445,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03612412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-high-energy gamma-ray emission from the direction of the Galactic globular cluster Terzan 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Supernova enhanced cosmic ray ionization and induced chemistry in a molecular cloud of W51C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Montmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117171⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 740, pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/740/1/L4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00607259v1</w:t>
+                <w:t xml:space="preserve">in2p3-00641334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Westerlund 2 Field with the H.E.S.S. Telescope Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">DISCOVERY OF HIGH-ENERGY GAMMA-RAY EMISSION FROM THE BINARY SYSTEM PSR B1259-63/LS 2883 AROUND PERIASTRON WITH FERMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015290⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 736, pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/736/1/L11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00519435v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00654867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of very-high-energy gamma-ray emission from the vicinity of PSR B1706-44 and G343.1-2.3 with H.E.S.S</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of the striped pulsar wind model for gamma-ray binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015381⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 417, pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19295.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00563803v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03622850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling observed gamma-ray burst prompt spectra with synchrotron radiation?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Actis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aleksić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015457⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.193-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03646078v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution numerical simulations of unstable colliding stellar winds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of the source HESS J1356-645 associated with the young and energetic PSR J1357-6429</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19653.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03622586v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00629030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Search for a Dark Matter annihilation signal from the Galactic Center halo with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Aleksić</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.161301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.161301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656159v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00580801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Dark Matter annihilation signal from the Galactic Center halo with H.E.S.S</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling observed gamma-ray burst prompt spectra with synchrotron radiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ž. Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.161301⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00580801v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03646078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the source HESS J1356-645 associated with the young and energetic PSR J1357-6429</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution numerical simulations of unstable colliding stellar winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fromang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117445⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 418, pp.2618-2629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00629030v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03622586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supernova enhanced cosmic ray ionization and induced chemistry in a molecular cloud of W51C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Gallant</w:t>
+                <w:t xml:space="preserve">Revisiting the Westerlund 2 Field with the H.E.S.S. Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/740/1/L4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 525, pp.A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00641334v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00519435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCOVERY OF HIGH-ENERGY GAMMA-RAY EMISSION FROM THE BINARY SYSTEM PSR B1259-63/LS 2883 AROUND PERIASTRON WITH FERMI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Detection of very-high-energy gamma-ray emission from the vicinity of PSR B1706-44 and G343.1-2.3 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, pp.A143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/736/1/L11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00654867v1</w:t>
+                <w:t xml:space="preserve">in2p3-00563803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the striped pulsar wind model for gamma-ray binaries</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Very-high-energy gamma-ray emission from the direction of the Galactic globular cluster Terzan 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 417, pp.532-540. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.L18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19295.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03622850v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00607259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of the globular clusters NGC 6388 and M 15 and search for a Dark Matter signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 735, pp.12. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/1/12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00591116v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. observations of the globular clusters NGC 6388 and M 15 and search for a Dark Matter signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 735, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/1/12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630645v1</w:t>
+                <w:t xml:space="preserve">in2p3-00591116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new SNR with TeV shell-type morphology: HESS J1731-347</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17218,485 +17218,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00596124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS J1943+213: a candidate extreme BL Lacertae object</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">The Origin of Variability of the Intermediate-mass Black-hole ULX System HLX-1 in ESO 243-49</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116545⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00580720v1</w:t>
+                <w:t xml:space="preserve">insu-03624339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Variability of the Intermediate-mass Black-hole ULX System HLX-1 in ESO 243-49</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. A. Farrell</w:t>
+                <w:t xml:space="preserve">Primary particle acceleration above 100 TeV in the shell-type supernova remnant RX J1713.7 - 3946 with deep H.E.S.S. observations (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/89⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/20066381e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03624339v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary particle acceleration above 100 TeV in the shell-type supernova remnant RX J1713.7 - 3946 with deep H.E.S.S. observations (Corrigendum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">HESS J1943+213: a candidate extreme BL Lacertae object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 531, pp.C1. </w:t>
+              <w:t xml:space="preserve">, 2011, 529, pp.A49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/20066381e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801348v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00580720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Lorentz Invariance breaking with a likelihood fit of the PKS 2155-304 Flare Data Taken on MJD 53944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17858,614 +17858,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. constraints on Dark Matter annihilations towards the Sculptor and Carina Dwarf Galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Absorption of high-energy gamma rays in Cygnus X-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szostek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.006⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00562644v1</w:t>
+                <w:t xml:space="preserve">insu-03625123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and follow-up studies of the extended, off-plane, VHE gamma-ray source HESS J1507-622</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Daigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.203-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00538908v1</w:t>
+                <w:t xml:space="preserve">insu-03646010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.E.S.S. constraints on Dark Matter annihilations towards the Sculptor and Carina Dwarf Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.01.008⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.608-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-03646010v1</w:t>
+                <w:t xml:space="preserve">in2p3-00562644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of high-energy gamma rays in Cygnus X-3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Szostek</w:t>
+                <w:t xml:space="preserve">Discovery and follow-up studies of the extended, off-plane, VHE gamma-ray source HESS J1507-622</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belmont</w:t>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 529, </w:t>
+              <w:t xml:space="preserve">, 2011, 525, pp.A45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03625123v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00538908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 516, pp.A62. </w:t>
@@ -18503,77 +18503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VHE gamma-ray emission of PKS 2155-304: spectral and temporal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18748,744 +18748,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKS 2005-489 at VHE: Four Years of Monitoring with HESS and Simultaneous Multi-wavelength Observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relativistic jet of Cygnus X-3 in gamma-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 404, pp.L55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00445182v1</w:t>
+                <w:t xml:space="preserve">hal-00631831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE γ-rays from the BL Lacertae object PKS 0548-322</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Localizing the VHE gamma-ray source at the Galactic Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 402, pp.1877</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00496192v1</w:t>
+                <w:t xml:space="preserve">hal-00631791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Ray Emission Concurrent with the Nova in the Symbiotic Binary V407 Cygni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">PKS 2005-489 at VHE: Four Years of Monitoring with HESS and Simultaneous Multi-wavelength Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1192537⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 511, pp.A52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631907v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00445182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The outburst properties of AM CVn stars</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of VHE γ-rays from the BL Lacertae object PKS 0548-322</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 521, pp.A69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631796v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00496192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relativistic jet of Cygnus X-3 in gamma-rays</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gamma-Ray Emission Concurrent with the Nova in the Symbiotic Binary V407 Cygni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (5993), pp.817-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1192537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631831v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing the VHE gamma-ray source at the Galactic Centre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The outburst properties of AM CVn stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kotko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 402, pp.1877</w:t>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 331, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631791v1</w:t>
+                <w:t xml:space="preserve">hal-00631796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic Doppler-boosted emission in gamma-ray binaries</w:t>
               </w:r>
@@ -19497,51 +19497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 516, pp.A18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19575,103 +19575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Observations of the Sagittarius dwarf galaxy by the HESS experiment and search for a dark matter signal&amp;quot; [Astropart. Phys. 29(1) (2008) 55-62]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.274-275. </w:t>
@@ -19722,77 +19722,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the three-dimensional pair cascade in binaries. Application to LS 5039</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 519, pp.A81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19826,103 +19826,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to ''Observations of the Sagittarius dwarf galaxy by the HESS experiment and search for a dark matter signal'' [Astropart. Phys. 29(1) (2008) 55--62]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.274</w:t>
@@ -19945,436 +19945,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Observations of H 2356-309</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Fermi LAT Detection of a New Galactic Plane Gamma-ray Transient in the Cygnus Region: Fermi J2102+4542, and its Possible Association with V407 Cyg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Astronomer's telegram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2487, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00496913v1</w:t>
+                <w:t xml:space="preserve">hal-00631825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing the VHE γ-ray source at the Galactic Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 402, pp.1877 - 1882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.16014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00460883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Detection of a New Galactic Plane Gamma-ray Transient in the Cygnus Region: Fermi J2102+4542, and its Possible Association with V407 Cyg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Dubus</w:t>
+                <w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by HESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomer's telegram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2487, pp.1</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 516, pp.A62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631825v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The outburst properties of AM CVn stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kotko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20393,2315 +20384,2324 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 331, pp.231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asna.200911333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of VHE gamma-rays from SN 1006 by HESS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray absorption and occultation in LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szostek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 516, pp.A62</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631853v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption and occultation in LS 5039</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-wavelength Observations of H 2356-309</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 516, pp.A56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631975v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00496913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. upper limit on the very high energy gamma-ray emission from the globular cluster 47 Tucanae</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radio Imaging of the Very-High-Energy γ-Ray Emission Region in the Central Engine of a Radio Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">V.A. Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811564⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325, 5939, pp.444-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1175406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00392048v1</w:t>
+                <w:t xml:space="preserve">in2p3-00414261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Imaging of the Very-High-Energy γ-Ray Emission Region in the Central Engine of a Radio Galaxy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Arlen</w:t>
+                <w:t xml:space="preserve">H.E.S.S. upper limit on the very high energy gamma-ray emission from the globular cluster 47 Tucanae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bautista</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Beilicke</w:t>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 325, 5939, pp.444-448. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 499, pp.273-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1175406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00414261v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00392048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very high energy gamma-ray emission from Centaurus A with H.E.S.S.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional pair cascade emission in gamma-ray binaries. An upper-limit to cascade emission at superior conjunction in LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 695, pp.L40-L44. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 507, pp.1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00367126v1</w:t>
+                <w:t xml:space="preserve">hal-00479892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of very high energy radiation from HESS J1908+063 confirms the Milagro unidentified source MGRO J1908+06</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">The radio counterpart of the likely TeV binary HESS J0632+057</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Skilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pandey-Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811357⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 399 (1), pp.317 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15272.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00393808v1</w:t>
+                <w:t xml:space="preserve">hal-00398778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radio counterpart of the likely TeV binary HESS J0632+057</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. A. Aharonian</w:t>
+                <w:t xml:space="preserve">H.E.S.S. observations of gamma-ray bursts in 2003-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Becherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15272.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 495, pp.505-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200811072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398778v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of gamma-ray bursts in 2003-2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A search for a dark matter annihilation signal towards the Canis Major overdensity with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Becherini</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 495, pp.505-512. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 691, pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200811072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/691/1/175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00354648v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00324687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for a dark matter annihilation signal towards the Canis Major overdensity with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Detection of very high energy radiation from HESS J1908+063 confirms the Milagro unidentified source MGRO J1908+06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Behera</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 691, pp.175-181. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 499, pp.723-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/691/1/175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00324687v1</w:t>
+                <w:t xml:space="preserve">in2p3-00393808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional pair cascade emission in gamma-ray binaries. An upper-limit to cascade emission at superior conjunction in LS 5039</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of very high energy gamma-ray emission from Centaurus A with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 507, pp.1217. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 695, pp.L40-L44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479892v1</w:t>
+                <w:t xml:space="preserve">in2p3-00367126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the ATIC peak in the cosmic-ray electron spectrum with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Spectrum and variability of the Galactic Center VHE gamma-ray source HESS J1745-290</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 508, pp.561-564. </w:t>
+              <w:t xml:space="preserve">, 2009, 503, pp.817-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00380853v1</w:t>
+                <w:t xml:space="preserve">in2p3-00410625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the multi-TeV particle population in the Coma Galaxy Cluster with H.E.S.S. observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prompt high-energy emission from gamma-ray bursts in the internal shock model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ž. Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 502, pp.437-443. </w:t>
+              <w:t xml:space="preserve">, 2009, 498, pp.677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00402427v1</w:t>
+                <w:t xml:space="preserve">hal-00479900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of LS I +61 303: First detection of an orbital modulation in GeV Gamma Rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ajello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 701, pp.123-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L123⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00410616v1</w:t>
+                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum and variability of the Galactic Center VHE gamma-ray source HESS J1745-290</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Very high energy gamma-ray observations of the galaxy clusters Abell 496 and Abell 85 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 503, pp.817-825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811569⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 495, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200811372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00410625v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00345966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high energy gamma-ray observations of the galaxy clusters Abell 496 and Abell 85 with H.E.S.S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">Fermi LAT Observations of LS I +61 303: First detection of an orbital modulation in GeV Gamma Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200811372⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 701, pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00345966v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00410616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt high-energy emission from gamma-ray bursts in the internal shock model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the ATIC peak in the cosmic-ray electron spectrum with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 498, pp.677. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 508, pp.561-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479900v1</w:t>
+                <w:t xml:space="preserve">in2p3-00380853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+                <w:t xml:space="preserve">Constraints on the multi-TeV particle population in the Coma Galaxy Cluster with H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 502, pp.437-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00402427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous observations of PKS 2155-304 with H.E.S.S., Fermi, RXTE and ATOM: spectral energy distributions and variability in a low state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 696, pp.L150-L155. </w:t>
@@ -22733,364 +22733,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00378403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous multiwavelength observations of the second exceptional gamma-ray flare of PKS 2155-304 in July 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">HESS upper limits on very high energy gamma-ray emission from the microquasar GRS 1915+105</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 502, pp.749-770. </w:t>
+              <w:t xml:space="preserve">, 2009, 508, pp.1135-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00410643v1</w:t>
+                <w:t xml:space="preserve">in2p3-00445870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS upper limits on very high energy gamma-ray emission from the microquasar GRS 1915+105</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Simultaneous multiwavelength observations of the second exceptional gamma-ray flare of PKS 2155-304 in July 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 508, pp.1135-1140. </w:t>
+              <w:t xml:space="preserve">, 2009, 502, pp.749-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00445870v1</w:t>
+                <w:t xml:space="preserve">in2p3-00410643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulated High-Energy Gamma-Ray Emission from the Microquasar Cygnus X-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23135,645 +23135,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00444982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high energy gamma-ray observations of the binary PSR B1259-63/SS2883 around the 2007 Periastron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Detection of Gamma Rays From a Starburst Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 507, pp.389-396. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326, 5956, pp.1080-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1178826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00438793v1</w:t>
+                <w:t xml:space="preserve">in2p3-00420843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of gamma-ray emission from the shell-type supernova remnant RCW 86 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Very high energy gamma-ray observations of the binary PSR B1259-63/SS2883 around the 2007 Periastron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Behera</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 692, pp.1500-1505. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 507, pp.389-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/692/2/1500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00331427v1</w:t>
+                <w:t xml:space="preserve">in2p3-00438793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. Observations of the Prompt and Afterglow Phases of GRB 060602B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of gamma-ray emission from the shell-type supernova remnant RCW 86 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 690, pp.1068-1073. </w:t>
+              <w:t xml:space="preserve">, 2009, 692, pp.1500-1505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/690/2/1068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/692/2/1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00321879v1</w:t>
+                <w:t xml:space="preserve">in2p3-00331427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Gamma Rays From a Starburst Galaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. Observations of the Prompt and Afterglow Phases of GRB 060602B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 326, 5956, pp.1080-1082. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 690, pp.1068-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1178826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/690/2/1068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00420843v1</w:t>
+                <w:t xml:space="preserve">in2p3-00321879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HESS J0632+057 : A new gamma-ray binary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Skilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. A. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 690, pp.L101-L104. </w:t>
@@ -23811,103 +23811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of VHE gamma-rays from the high-frequency-peaked BL Lac object RGB J0152+017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 481, pp.L103-L107. </w:t>
@@ -23971,51 +23971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 477, pp.691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24043,1695 +24043,1695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous H.E.S.S. and Chandra observations of Sagittarius A* during an X-ray flare</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral signature of a free pulsar wind in the gamma-ray binaries LS 5039 and LSI +61°303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 492, pp.L25-L28. </w:t>
+              <w:t xml:space="preserve">, 2008, 488, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00348809v1</w:t>
+                <w:t xml:space="preserve">hal-00398527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral signature of a free pulsar wind in the gamma-ray binaries LS 5039 and LSI +61°303</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous H.E.S.S. and Chandra observations of Sagittarius A* during an X-ray flare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Becherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 488, pp.37. </w:t>
+              <w:t xml:space="preserve">, 2008, 492, pp.L25-L28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398527v1</w:t>
+                <w:t xml:space="preserve">in2p3-00348809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The energy spectrum of cosmic-ray electrons at TeV energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of very high energy gamma-ray emission coincident with molecular clouds in the W28 (G6.4-0.1) field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Becherini</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.261104. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 481, pp.401-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.261104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00341406v1</w:t>
+                <w:t xml:space="preserve">in2p3-00221478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very high energy gamma-ray emission coincident with molecular clouds in the W28 (G6.4-0.1) field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">The energy spectrum of cosmic-ray electrons at TeV energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Beilicke</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Becherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 481, pp.401-410. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.261104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.261104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00221478v1</w:t>
+                <w:t xml:space="preserve">in2p3-00341406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a SNR/Molecular Cloud Association Within HESS J1745-303</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Search for Gamma-rays from Dark Matter annihilations around Intermediate Mass Black Holes with the H.E.S.S. experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 483, pp.509-517. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.072008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20079230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.78.072008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00274380v1</w:t>
+                <w:t xml:space="preserve">in2p3-00288992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. upper limits for Kepler's supernova remnant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">HESS Observations and VLT Spectroscopy of PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 488, pp.219-223. </w:t>
+              <w:t xml:space="preserve">, 2008, 477, pp.481-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00289653v1</w:t>
+                <w:t xml:space="preserve">in2p3-00184500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS Observations and VLT Spectroscopy of PG 1553+113</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. upper limits for Kepler's supernova remnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 477, pp.481-489. </w:t>
+              <w:t xml:space="preserve">, 2008, 488, pp.219-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00184500v1</w:t>
+                <w:t xml:space="preserve">in2p3-00289653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-rays from Dark Matter annihilations around Intermediate Mass Black Holes with the H.E.S.S. experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Exploring a SNR/Molecular Cloud Association Within HESS J1745-303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.072008. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 483, pp.509-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.78.072008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20079230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00288992v1</w:t>
+                <w:t xml:space="preserve">in2p3-00274380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS very-high-energy gamma-ray sources without identified counterparts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Limits on an Energy Dependence of the Speed of Light from a Flare of the Active Galaxy PKS 2155-304</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 477, pp.353-363. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.170402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.170402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00196769v1</w:t>
+                <w:t xml:space="preserve">in2p3-00332607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very-high-energy gamma-ray emission from the vicinity of PSR J1913+1011 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">HESS very-high-energy gamma-ray sources without identified counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 484, pp.435-440. </w:t>
+              <w:t xml:space="preserve">, 2008, 477, pp.353-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00260702v1</w:t>
+                <w:t xml:space="preserve">in2p3-00196769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a VHE gamma-ray source coincident with the supernova remnant CTB 37A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of very-high-energy gamma-ray emission from the vicinity of PSR J1913+1011 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 490, pp.685-693. </w:t>
+              <w:t xml:space="preserve">, 2008, 484, pp.435-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00274401v1</w:t>
+                <w:t xml:space="preserve">in2p3-00260702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on an Energy Dependence of the Speed of Light from a Flare of the Active Galaxy PKS 2155-304</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High energy gamma-ray emission from binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.170402. </w:t>
+              <w:t xml:space="preserve">New Astronomy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.170402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2008.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00332607v1</w:t>
+                <w:t xml:space="preserve">hal-00398511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy gamma-ray emission from binaries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of a VHE gamma-ray source coincident with the supernova remnant CTB 37A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 490, pp.685-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200809722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2008.03.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00398511v1</w:t>
+                <w:t xml:space="preserve">in2p3-00274401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of helium accretion discs in ultracompact binaries</w:t>
               </w:r>
@@ -25821,103 +25821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandra and H.E.S.S. observations of the Supernova Remnant CTB 37B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 486, pp.829-836. </w:t>
@@ -25949,377 +25949,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00263525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the Sagittarius Dwarf galaxy by the H.E.S.S. experiment and search for a Dark Matter signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Upper Limits from HESS active galactic nuclei Observations in 2005-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29, pp.55-62. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 478, pp.387-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2007.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00188227v1</w:t>
+                <w:t xml:space="preserve">in2p3-00189509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Limits from HESS active galactic nuclei Observations in 2005-2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Observations of the Sagittarius Dwarf galaxy by the H.E.S.S. experiment and search for a Dark Matter signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Behera</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 478, pp.387-393. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2007.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00189509v1</w:t>
+                <w:t xml:space="preserve">in2p3-00188227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exceptional VHE Gamma-Ray Flare of PKS 2155-304</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 664, pp.L71-L74. </w:t>
@@ -26357,103 +26357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of extended very-high-energy gamma-ray emission towards the young stellar cluster Westerlund 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 467, pp.1075-1080. </w:t>
@@ -26504,90 +26504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a point-like very-high-energy gamma-ray source in Monoceros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 469, pp.L1-L4. </w:t>
@@ -26729,103 +26729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of VHE gamma-ray emission from the distant blazar 1ES 1101-232 with H.E.S.S. and broadband characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 470, pp.475-489. </w:t>
@@ -26857,282 +26857,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00148778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Pulsed VHE Gamma-Ray Emission from Young Pulsars with H.E.S.S</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical orbital period distributions of cataclysmic variables above the period gap: effects of circumbinary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sandquist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 657, pp.465-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00130812v1</w:t>
+                <w:t xml:space="preserve">in2p3-00145486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical orbital period distributions of cataclysmic variables above the period gap: effects of circumbinary disks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for Pulsed VHE Gamma-Ray Emission from Young Pulsars with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 466, pp.543-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00145486v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00130812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the X-ray/TeV engine in Mkn 421</w:t>
               </w:r>
@@ -27216,697 +27216,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of the supernova remnant RX J0852.0-4622: shell-type morphology and spectrum of a widely extended VHE gamma-ray source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">First ground based measurement of atmospheric Cherenkov light from cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 661, pp.236-249. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.042004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/512603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.75.042004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00124615v1</w:t>
+                <w:t xml:space="preserve">in2p3-00134805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First ground based measurement of atmospheric Cherenkov light from cosmic rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">New constraints on the Mid-IR EBL from the HESS discovery of VHE gamma rays from 1ES 0229+200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.042004. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, pp.L9-L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.75.042004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00134805v1</w:t>
+                <w:t xml:space="preserve">in2p3-00175791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the Mid-IR EBL from the HESS discovery of VHE gamma rays from 1ES 0229+200</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of VHE gamma-rays from the distant BL Lacertae 1ES 0347-121</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 475, pp.L9-L13. </w:t>
+              <w:t xml:space="preserve">, 2007, 473, pp.L25-L28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00175791v1</w:t>
+                <w:t xml:space="preserve">in2p3-00177454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE gamma-rays from the distant BL Lacertae 1ES 0347-121</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Primary particle acceleration above 100 TeV in the shell-type Supernova Remnant RX J1713.7-3946 with deep H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Behera</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 473, pp.L25-L28. </w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00177454v1</w:t>
+                <w:t xml:space="preserve">in2p3-00118195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary particle acceleration above 100 TeV in the shell-type Supernova Remnant RX J1713.7-3946 with deep H.E.S.S. observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">H.E.S.S. observations of the supernova remnant RX J0852.0-4622: shell-type morphology and spectrum of a widely extended VHE gamma-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 464, pp.235-243. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 661, pp.236-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/512603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00118195v1</w:t>
+                <w:t xml:space="preserve">in2p3-00124615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Orbital Period Distributions of Cataclysmic Variables above the Period Gap: Effects of Circumbinary Disks</w:t>
               </w:r>
@@ -28016,810 +28016,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of two candidate pulsar wind nebulae in very-high-energy gamma rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spitzer Space Telescope Observations of the Magnetic Cataclysmic Variable AE Aquarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald E. Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan M. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon C. Mauerhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077280⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 663, pp.516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/518407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00148471v1</w:t>
+                <w:t xml:space="preserve">hal-00398373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitzer Space Telescope Observations of the Magnetic Cataclysmic Variable AE Aquarii</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of two candidate pulsar wind nebulae in very-high-energy gamma rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 663, pp.516. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 472, pp.489-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/518407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398373v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00148471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed spectral and morphological study of the gamma-ray supernova remnant RX J1713.7-3946 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Energy dependent $\gamma$-ray morphology in the pulsar wind nebula HESS J1825-137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 449, pp.223-242. </w:t>
+              <w:t xml:space="preserve">, 2006, 460, pp.365-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025465v1</w:t>
+                <w:t xml:space="preserve">in2p3-00121031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependent $\gamma$-ray morphology in the pulsar wind nebula HESS J1825-137</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A detailed spectral and morphological study of the gamma-ray supernova remnant RX J1713.7-3946 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 460, pp.365-374. </w:t>
+              <w:t xml:space="preserve">, 2006, 449, pp.223-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00121031v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray absorption in massive X-ray binaries</w:t>
+                <w:t xml:space="preserve">Infrared polarimetry of the microquasars H1743-322, XTE J1550-564 and GRO J1655-40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 451, pp.9-18. </w:t>
+              <w:t xml:space="preserve">, 2006, 458, pp.591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00070881v1</w:t>
+                <w:t xml:space="preserve">hal-00398268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared polarimetry of the microquasars H1743-322, XTE J1550-564 and GRO J1655-40</w:t>
+                <w:t xml:space="preserve">Gamma-ray absorption in massive X-ray binaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 458, pp.591. </w:t>
+              <w:t xml:space="preserve">, 2006, 451, pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398268v1</w:t>
+                <w:t xml:space="preserve">in2p3-00070881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher's Note: HESS Observations of the Galactic Center Region and Their Possible Dark Matter Interpretation [Phys. Rev. Lett. 97, 221102 (2006)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97, pp.249901. </w:t>
@@ -28857,90 +28857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of a VHE gamma-ray spectral maximum from a Cosmic source: H.E.S.S. discovery of the Vela X nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wystan Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28985,1574 +28985,1574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and fate of short-period low-mass black-hole binaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.P.J. van den Heuvel</w:t>
+                <w:t xml:space="preserve">A low level of extragalactic background light with gamma-ray spectra from distant blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064984⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440, pp.1018-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00104570v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H.E.S.S. survey of the Inner Galaxy in very high-energy gamma-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">The H.E.S.S. Survey of the inner galaxy in very high energy gamma rays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 636, pp.777-797</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 636, pp.777-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/498013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025463v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H.E.S.S. Survey of the inner galaxy in very high energy gamma rays.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">The H.E.S.S. survey of the Inner Galaxy in very high-energy gamma-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 636, pp.777-797. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 636, pp.777-797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398207v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low level of extragalactic background light with gamma-ray spectra from distant blazars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+                <w:t xml:space="preserve">The origin and fate of short-period low-mass black-hole binaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Yungelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nelemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P.J. van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 440, pp.1018-1021. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 454, pp.559-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature04680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024536v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00104570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Very High Energy Gamma-Ray Emission from the BL Lac Object H2356-309 with the H.E.S.S. Cherenkov Telescopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">HESS Observations of the Galactic Center Region and Their Possible Dark Matter Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 455, pp.461-466. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.221102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.221102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00124806v1</w:t>
+                <w:t xml:space="preserve">in2p3-00137679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Very-High-Energy Gamma-Rays from the Galactic Centre Ridge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of Very High Energy Gamma-Ray Emission from the BL Lac Object H2356-309 with the H.E.S.S. Cherenkov Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wystan Benbow</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 439, pp.695-698. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 455, pp.461-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature04467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025901v1</w:t>
+                <w:t xml:space="preserve">in2p3-00124806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS Observations of the Galactic Center Region and Their Possible Dark Matter Interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of Very-High-Energy Gamma-Rays from the Galactic Centre Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wystan Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.221102. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 439, pp.695-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.221102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature04467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00137679v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.9 day orbital modulation in the TeV gamma-ray flux and spectrum from the X-ray binary LS 5039</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Fast variability of TeV gamma-rays from the radio galaxy M 87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 460, pp.743-749. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314, pp.1424-1427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1134408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00124857v1</w:t>
+                <w:t xml:space="preserve">in2p3-00118136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast variability of TeV gamma-rays from the radio galaxy M 87</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">3.9 day orbital modulation in the TeV gamma-ray flux and spectrum from the X-ray binary LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 314, pp.1424-1427. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 460, pp.743-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1134408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00118136v1</w:t>
+                <w:t xml:space="preserve">in2p3-00124857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the two wings of the Kookaburra complex in VHE gamma -rays with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Evidence for VHE Gamma-ray Emission from the Distant BL Lac PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wystan Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 456, pp.245-251. </w:t>
+              <w:t xml:space="preserve">, 2006, 448, pp.L19-L23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200600010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00124916v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for VHE Gamma-ray Emission from the Distant BL Lac PG 1553+113</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of the two wings of the Kookaburra complex in VHE gamma -rays with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wystan Benbow</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 448, pp.L19-L23. </w:t>
+              <w:t xml:space="preserve">, 2006, 456, pp.245-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200600010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025548v1</w:t>
+                <w:t xml:space="preserve">in2p3-00124916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of the Crab Nebula with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 457, pp.899-915. </w:t>
@@ -30668,103 +30668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of extended VHE gamma-ray emission from the asymmetric pulsar wind nebula in MSH 15-52 with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 435, pp.L17-L20. </w:t>
@@ -30796,1449 +30796,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new population of very high energy gamma-ray sources in the Milky Way</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Search for TeV emission from the region around PSR B1706-44 with the H.E.S.S. experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 307, pp.1938-1942. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 432, pp.L9-L12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1108643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024064v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the Binary Pulsar PSR B1259-63 in Very-High-Energy Gamma Rays around Periastron with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Observations of Selected AGN with HESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442, pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2005, 441, pp.465-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20052983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024875v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for very high energy gamma-ray emission from the starburst galaxy NGC 253 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Observations of Mkn 421 in 2004 with H.E.S.S. at large zenith angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-M. Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442, pp.177-183. </w:t>
+              <w:t xml:space="preserve">, 2005, 437, pp.95-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024438v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength observations of PKS 2155-304 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Detection of TeV $\gamma$-ray Emission from the Shell-Type Supernova Remnant RX J0852.0-4622 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442, pp.895-907. </w:t>
+              <w:t xml:space="preserve">, 2005, 437, pp.L7-L10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024349v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of VHE gamma rays from PKS 2005-489</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of very high energy gamma rays associated with an X-ray binary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 436, pp.L17-L20. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 309, pp.746-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1113764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024315v1</w:t>
+                <w:t xml:space="preserve">hal-00398138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for TeV emission from the region around PSR B1706-44 with the H.E.S.S. experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A search for very high energy gamma-ray emission from the starburst galaxy NGC 253 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 432, pp.L9-L12. </w:t>
+              <w:t xml:space="preserve">, 2005, 442, pp.177-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023668v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very high energy gamma rays associated with an X-ray binary.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Multi-wavelength observations of PKS 2155-304 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 309, pp.746-749. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 442, pp.895-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1113764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398138v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of TeV $\gamma$-ray Emission from the Shell-Type Supernova Remnant RX J0852.0-4622 with H.E.S.S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of VHE gamma rays from PKS 2005-489</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-M. Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 437, pp.L7-L10. </w:t>
+              <w:t xml:space="preserve">, 2005, 436, pp.L17-L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024345v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Selected AGN with HESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A new population of very high energy gamma-ray sources in the Milky Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-M. Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 441, pp.465-472. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 307, pp.1938-1942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1108643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024534v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Mkn 421 in 2004 with H.E.S.S. at large zenith angles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of the Binary Pulsar PSR B1259-63 in Very-High-Energy Gamma Rays around Periastron with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 437, pp.95-99. </w:t>
+              <w:t xml:space="preserve">, 2005, 442, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20052983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024439v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serendipitous discovery of the unidentified extended TeV gamma-ray source HESS J1303-631</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 439, pp.1013-1021. </w:t>
@@ -32276,64 +32276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular momentum losses and the orbital period distribution of cataclysmic variables below the period gap: effects of circumbinary disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Sandquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32406,103 +32406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limits to the SN1006 multi-TeV gamma-ray flux from HESS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 437, pp.135-139. </w:t>
@@ -32534,420 +32534,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high energy gamma rays from the composite SNR G0.9+0.1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Discovery of very high energy gamma-rays associated with an X-ray binary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Aye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 309, pp.746-749</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023664v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible association of the new VHE gamma-ray source HESS J1825--137 with the pulsar wind nebula G18.0--0.7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Very high energy gamma rays from the composite SNR G0.9+0.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-M. Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442, pp.L25-L29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500180⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 432, pp.L25-L29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025035v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very high energy gamma-rays associated with an X-ray binary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A possible association of the new VHE gamma-ray source HESS J1825--137 with the pulsar wind nebula G18.0--0.7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 442, pp.L25-L29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024532v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution Chandra X-ray imaging of the nucleus of M33</w:t>
               </w:r>
@@ -33463,51 +33463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Cássia dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33730,90 +33730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio and X-ray Observations of the Possible New Gamma-ray binary HESS J0632+057</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Skilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Skilton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. A. Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pandey-Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33855,51 +33855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spectacular VHE Gamma-Ray Outburst from PKS 2155-304 in 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34209,51 +34209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of &amp;gt;160 GeV $\gamma$-rays from 1ES 1101-232 (z = 0.186) with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tluczykont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Costamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34353,90 +34353,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: ``High-energy Particle Transport in 3D Hydrodynamic Models of Colliding-Wind Binaries' &amp;lt;A href=&amp;quot;/abs/2014ApJ...782...96R&amp;quot;&amp;gt;(2014, ApJ, 782, 96)&amp;lt;/A&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Reitberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34697,51 +34697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy radiation from the relativistic jet of Cygnus X-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34785,51 +34785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional pair cascade emission in gamma-ray binaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34873,51 +34873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can Simbol-X do for gamma-ray binaries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34925,51 +34925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam B. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szostek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34987,51 +34987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral signature of a free pulsar wind in the gamma-ray binaries LS 5039 and LSI +61°303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35253,51 +35253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DC10D51"/>
+    <w:nsid w:val="2D89661C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35484,51 +35484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dubus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5130-2514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164946438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295802942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400031165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cerutti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Figueiredo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van den Bossche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lesur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ceyhun Anda&#231;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yavuz Ek&#351;i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.D. Corbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomiuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Edwards" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6fe2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crinquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Parfrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Philippov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.205101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040158" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Berteaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Calore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ca Clavel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale D. Serpico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.043007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Philippov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Tetarenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Done" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1367" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scepi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Jacquemin-Ide" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.145101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anugu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5173" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5174" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5168" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Shaw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Din&#231;er" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tomsick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2787" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Done" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey E. Tetarenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hameury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5170" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Coe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3e32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idel Waisberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Petrucci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Perraut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834746" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834610" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier-Petrucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834747" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5177" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. A. Miller-Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Deller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Shannon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dodson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Otulakowska-Hypka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lasota" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833372" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej A. Zdziarski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malyshev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Pooley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrel Johnson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1618" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flock" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833921" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526545" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Scepi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731900" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527843" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Heinke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Sivakoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25159" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dosne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731692" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797874v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628695" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851328v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1798" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731200" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Petrucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Waisberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Le Bouquin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/2/105" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01466449v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw142" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01109515v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261313" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamberts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425394" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644752v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. King" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/801/1/L4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01085027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2148" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Aharonian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554949v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.08.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/65" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118897v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.081301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pacucci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Volonteri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2196" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525699" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424805" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mu&#241;oz Arjonilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644961v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/2/148" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025854v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322694" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947917v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322897" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. Tanaka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Stawarz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Cheung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Dermer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/2/155" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424142" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322510" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947889v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu139" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu826" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu459" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322914" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/794/1/L1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322984" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaupr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabici" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424036" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reitberger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kissmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reimer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reimer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/782/2/96" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00950495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beilicke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/168" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083745v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/2/L24" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617495v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paredes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bednarek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosch-Ramon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Cea del Pozo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780746v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041301" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907630v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1081" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780750v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220612" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094464v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balenderan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321108" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135393v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220996" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220289" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321135" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135498v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322266" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerutti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321741" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Contreras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hassan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.05.020" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03616486v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-013-0064-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Caliandro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hill" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Torres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadasch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ray" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1615" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765959v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220355" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094457v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220719" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/in2p3-00907615v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321639" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798116v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arka" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220110" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679463v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117509" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684777v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218843" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660462v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118406" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622407v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sikora" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cerutti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20519.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/158" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748538v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219814" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679476v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/2/123" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622409v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. D. Corbet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/1/54" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697570v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21180.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612444v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szostek" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Mcswain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20271.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725521v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219655" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00652853v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/2/151" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640986v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117928" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612416v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kotko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Lasota" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hameury" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219156" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748534v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219919" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725528v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219906" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690898v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218910" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612441v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tomsick" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szostek" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20517.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612406v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fromang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612412v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coriat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Fender" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21339.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607259v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117171" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00519435v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015290" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563803v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015381" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03646078v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015457" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19653.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580801v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.161301" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00629030v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117445" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montmerle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/740/1/L4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654867v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajello" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allafort" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/736/1/L11" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622850v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;tri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19295.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591116v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/12" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596124v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016425" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580720v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116545" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624339v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alexander" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Farrell" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/89" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801348v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/20066381e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561756v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.007" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Raichoor" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015589" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562644v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.006" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538908v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015187" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03646010v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daigne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.01.008" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW629ZM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625123v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116581" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496202v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913916" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496200v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014484" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612826v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ung" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta-Bagils" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp715" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445182v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913073" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496192v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912363" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631796v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631791v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631847v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014023" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742583v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.007" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631916v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014459" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631830v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496913v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014321" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460883v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16014.x" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631825v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donato" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wallace" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646185v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200911333" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631853v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631975v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392048v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811564" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414261v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175406" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00367126v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L40" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00393808v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811357" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398778v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Skilton" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandey-Pommier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hinton" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Aharonian" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15272.x" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354648v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811072" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00324687v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/1/175" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479892v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912494" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380853v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913323" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402427v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912086" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410616v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L123" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410625v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811569" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345966v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811372" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479900v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811375" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378403v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/L150" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410643v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912128" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445870v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913389" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438793v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912339" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00331427v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/692/2/1500" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321879v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/690/2/1068" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420843v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178826" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430148v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Funk" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brucker" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/690/2/L101" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263434v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809603" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398582v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078261" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00348809v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810912" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398527v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809939" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00341406v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.261104" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221478v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077765" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00274380v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079230" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289653v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809401" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184500v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078603" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00288992v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.072008" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00196769v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078516" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260702v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078715" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00274401v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809722" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00332607v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.170402" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398511v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2008.03.006" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8N47PR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398522v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruk" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809658" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263525v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809655" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188227v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.11.007" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189509v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078604" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152627v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520635" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142313v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066950" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147240v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aharonian" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077299" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166931v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avezac" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giebels" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066712" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148778v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077057" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130812v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066737" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145486v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willems" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taam" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kolb" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sandquist" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398299v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066134" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124615v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512603" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134805v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.75.042004" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175791v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078462" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177454v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078412" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118195v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066381" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398318v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Willems" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Taam" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kolb" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L. Sandquist" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510479" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148471v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077280" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398373v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chat Hull" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Watson" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon C. Mauerhan" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518407" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025465v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054279" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121031v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065546" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00070881v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054233" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398268v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065600" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398291v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.249901" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025549v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wystan Benbow" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200600014" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104570v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Yungelson" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nelemans" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P.J. van den Heuvel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064984" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025463v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398207v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498013" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024536v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04680" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124806v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054732" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025901v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04467" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137679v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.221102" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124857v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065940" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118136v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1134408" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124916v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065511" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025548v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200600010" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107167v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065351" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104568v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054779" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024066v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Aye" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500105" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024064v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1108643" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024875v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052983" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024438v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053521" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024349v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053353" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024315v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500113" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023668v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500008" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398138v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1113764" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024345v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500130" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024534v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053478" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024439v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053050" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024344v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053195" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104571v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Sandquist" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Taam" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498010" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024436v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042522" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023664v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500022" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025035v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500180" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024532v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086593v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Charles" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Long" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041253" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00150057v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jonker" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallo" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhawan" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rupen" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07873.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086561v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campbell" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kern" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Taam" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Spruit" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07551.x" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110967v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010632" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554562v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eger" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ernenwein" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laffon" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968921" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910837v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175788v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costamante" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Jager" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135983v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104569v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110592v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2141853" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086045v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tluczykont" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634046v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/80" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569502v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaty" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491791v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malzac" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Henri" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499516v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420058v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362306v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B. Hill" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293942v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110590v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifi" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-dubus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5130-2514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164946438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295802942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400031165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cerutti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Figueiredo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van den Bossche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lesur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ceyhun Anda&#231;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yavuz Ek&#351;i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.D. Corbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomiuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Edwards" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6fe2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crinquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Parfrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Philippov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.205101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040158" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Berteaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Calore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ca Clavel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale D. Serpico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.043007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Philippov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Tetarenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Done" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1367" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scepi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Jacquemin-Ide" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.145101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anugu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5173" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5174" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5168" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Shaw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Din&#231;er" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tomsick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2787" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Done" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey E. Tetarenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hameury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936333" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834781" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5170" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Coe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3e32" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idel Waisberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dexter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Petrucci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Perraut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834746" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834610" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier-Petrucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834747" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5172" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. A. Miller-Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Deller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Shannon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dodson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1775" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Otulakowska-Hypka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lasota" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833372" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526545" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Scepi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731900" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej A. Zdziarski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malyshev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Pooley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrel Johnson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1618" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty439" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833921" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Heinke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Sivakoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25159" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dosne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731692" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797874v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628695" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851328v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1798" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731200" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Petrucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Waisberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Le Bouquin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/2/105" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01466449v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw142" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamberts" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425394" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. King" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/801/1/L4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01109515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261313" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01085027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2148" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.08.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/65" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Aharonian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pacucci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Volonteri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2196" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.081301" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525699" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108646v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424805" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mu&#241;oz Arjonilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644961v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/2/148" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025854v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322694" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947917v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322897" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. Tanaka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Stawarz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Cheung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Dermer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/2/155" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424142" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947902v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322510" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00947889v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu139" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu826" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322914" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu459" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/794/1/L1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618605v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reitberger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kissmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reimer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reimer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/782/2/96" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322984" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00950495v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behera" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beilicke" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/168" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271045v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaupr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabici" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424036" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/2/L24" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907621v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617495v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paredes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bednarek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosch-Ramon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Cea del Pozo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780746v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041301" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00838140v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1081" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907630v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780750v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220612" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321135" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135498v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322266" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balenderan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321108" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135393v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621061v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220289" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerutti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321741" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Contreras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hassan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.05.020" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03616486v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-013-0064-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765959v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220355" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614202v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Caliandro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Torres" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadasch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ray" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1615" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094457v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220719" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/in2p3-00907615v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321639" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798116v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arka" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220110" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684777v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218843" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622407v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sikora" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cerutti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20519.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679463v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117509" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660462v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118406" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622409v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. D. Corbet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/1/54" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679476v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/2/123" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748538v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219814" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713837v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/2/158" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00652853v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/2/151" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725521v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219655" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697570v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21180.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612444v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szostek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virginia Mcswain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20271.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640986v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117928" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612416v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kotko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Lasota" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hameury" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219156" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748534v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219919" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612441v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tomsick" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szostek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20517.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612406v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fromang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725528v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219906" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690898v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218910" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612412v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coriat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Fender" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21339.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641334v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montmerle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/740/1/L4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654867v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajello" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allafort" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/736/1/L11" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622850v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;tri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19295.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00629030v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117445" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580801v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.161301" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03646078v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015457" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03622586v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19653.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00519435v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015290" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00563803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015381" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607259v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117171" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591116v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/12" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00596124v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016425" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624339v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alexander" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Farrell" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/89" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801348v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/20066381e" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580720v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116545" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561756v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.007" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Raichoor" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015589" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625123v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116581" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03646010v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daigne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.01.008" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW629ZM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562644v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.006" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538908v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015187" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496202v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913916" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496200v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014484" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612826v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ung" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta-Bagils" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp715" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631831v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henri" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631791v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445182v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913073" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496192v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912363" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631796v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631847v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014023" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742583v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.007" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631916v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014459" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631830v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631825v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donato" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wallace" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460883v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.16014.x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631853v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646185v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200911333" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631975v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496913v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014321" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414261v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Acciari" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175406" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392048v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811564" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479892v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912494" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398778v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Skilton" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandey-Pommier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hinton" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Aharonian" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15272.x" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354648v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Becherini" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811072" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00324687v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/1/175" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00393808v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811357" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00367126v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L40" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410625v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811569" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479900v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811375" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345966v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811372" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410616v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L123" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380853v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913323" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402427v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912086" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378403v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/L150" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445870v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913389" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410643v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912128" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420843v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178826" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438793v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912339" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00331427v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/692/2/1500" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321879v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/690/2/1068" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430148v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Funk" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brucker" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/690/2/L101" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263434v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809603" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398582v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078261" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398527v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809939" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00348809v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810912" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221478v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077765" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00341406v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.261104" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00288992v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.072008" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184500v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078603" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289653v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809401" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00274380v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079230" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00332607v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.170402" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00196769v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078516" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260702v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078715" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398511v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2008.03.006" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8N47PR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00274401v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809722" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398522v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruk" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809658" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00263525v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809655" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189509v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078604" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188227v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.11.007" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152627v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520635" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142313v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066950" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147240v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aharonian" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077299" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166931v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avezac" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giebels" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066712" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148778v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077057" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145486v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willems" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taam" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kolb" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sandquist" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130812v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066737" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398299v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066134" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134805v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.75.042004" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175791v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078462" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177454v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078412" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118195v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066381" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124615v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512603" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398318v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Willems" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Taam" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kolb" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L. Sandquist" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510479" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398373v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chat Hull" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Watson" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon C. Mauerhan" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518407" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148471v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077280" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121031v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065546" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025465v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054279" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398268v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065600" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00070881v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054233" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398291v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.249901" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025549v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wystan Benbow" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200600014" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024536v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04680" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398207v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498013" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025463v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104570v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Yungelson" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nelemans" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P.J. van den Heuvel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064984" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137679v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.221102" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124806v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054732" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025901v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04467" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118136v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1134408" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124857v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065940" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025548v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200600010" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124916v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065511" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107167v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065351" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104568v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054779" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024066v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Aye" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500105" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023668v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500008" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024534v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053478" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024439v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053050" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024345v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500130" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398138v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1113764" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024438v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053521" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024349v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053353" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024315v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500113" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024064v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1108643" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024875v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052983" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024344v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053195" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104571v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Sandquist" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Taam" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498010" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024436v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042522" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024532v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023664v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500022" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025035v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500180" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086593v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Charles" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Long" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041253" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00150057v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jonker" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gallo" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhawan" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rupen" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07873.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086561v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campbell" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kern" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Taam" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Spruit" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07551.x" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110967v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010632" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554562v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eger" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ernenwein" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laffon" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968921" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910837v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175788v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costamante" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Jager" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135983v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104569v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110592v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2141853" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086045v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tluczykont" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djannati-Ata&#239;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634046v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/80" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569502v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaty" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491791v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malzac" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Henri" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499516v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420058v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362306v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B. Hill" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293942v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110590v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khelifi" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>