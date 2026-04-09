--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -269,429 +269,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Śākyamuni émacié ou la critique de la pratique des austérités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducœur</w:t>
+                <w:t xml:space="preserve">Histoires de figures construites : les fondateurs de religion. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351111v1</w:t>
+                <w:t xml:space="preserve">halshs-02894127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps, ascèse et extinction dans l’histoire du bouddhisme (Inde, Corée, Japon): Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Śākyamuni émacié ou la critique de la pratique des austérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 236, pp.5-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhr.9371⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 236, pp.11-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.9379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351125v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meou-Tseu, Dialogues pour dissiper la confusion, traduction, introduction et notes par Béatrice L: Paris, Les Belles Lettres (« Bibliothèque chinoise », 25), 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corps, ascèse et extinction dans l’histoire du bouddhisme (Inde, Corée, Japon): Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 236, pp.606-610. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhr.9988⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 236, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.9371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351124v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buddha et la marche sur les eaux : du prodige à la condition de l’arhant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducoeur</w:t>
+                <w:t xml:space="preserve">Meou-Tseu, Dialogues pour dissiper la confusion, traduction, introduction et notes par Béatrice L: Paris, Les Belles Lettres (« Bibliothèque chinoise », 25), 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.606-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.9988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02894232v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoires de figures construites : les fondateurs de religion. Introduction</w:t>
+                <w:t xml:space="preserve">Buddha et la marche sur les eaux : du prodige à la condition de l’arhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02894127v1</w:t>
+                <w:t xml:space="preserve">halshs-02894232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément d’Alexandrie et les Semnoí de Taprobane. Remarques sur Stromates 3.7.60.3‑4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 235, pp.379-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -738,51 +738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos à &amp;quot;Deshima&amp;quot; n°9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -807,51 +807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous avons combattu ensemble ». Correspondance de Georges Dumézil et Jan de Vries de 1949 à 1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.99-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -876,51 +876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Daniel Huet et la Hollande : voyage, érudition et éditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.239-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1003,51 +1003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buchholzer-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mythes du déluge de l'Inde ancienne: histoire d'un comparatisme sémitico-indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université catholique de Louvain ; Louvain : Peeters, 2019, Publications de l'institut orientaliste de Louvain, 978-90-429-3727-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1775,51 +1775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie du Buddha: &amp;quot;Lalitavistara sūtra&amp;quot; ou &amp;quot;Sūtra du développement des jeux&amp;quot; du Bodhisattva, IIe-VIIe siècle après J.-C. : Commentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Strasbourg, 2018, Classiques d'ailleurs / Commentaire, 979-10-344-0010-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1925,51 +1925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolonization and the Struggle for National Liberation in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions scientifiques internationales Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, 2014, Anglo-American Studies</w:t>
             </w:r>
           </w:p>
@@ -2022,415 +2022,415 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographie boréale et topologie boréaliste chez Pierre-Daniel Huet (1630-1721)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Du devenir des manuscrits du Rgveda en Europe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topographies boréales: explorateurs, pionniers et aventuriers en quête du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, revue d'Etudes germaniques, Klincksieck, pp.55-63, 2021, Études germaniques, 9782252045466</w:t>
+              <w:t xml:space="preserve">Lux philologiae: l'essor de la philologie au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-54, 2021, Bibliothèque des Lumières, 978-2-600-06262-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351112v1</w:t>
+                <w:t xml:space="preserve">hal-03351126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viśeṣāvaśyaka-bhāṣya-vṛtti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Félix Nève (1816-1893) et les études védiques. Poétique du Rgveda et apologétique du déluge universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orient inattendu - Du Rhin à l'Indus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les études orientales à l’Université de Louvain depuis 1834: hommes et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition Safran, pp.71-90, 2021, Collection Histoire, 978-2-87457-124-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351123v1</w:t>
+                <w:t xml:space="preserve">hal-03351120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Nève (1816-1893) et les études védiques. Poétique du Rgveda et apologétique du déluge universel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prosper Alfaric, Sylvain Lévi et le premier musée asiatique de Strasbourg durant les Années folles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études orientales à l’Université de Louvain depuis 1834: hommes et réalisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition Safran, pp.71-90, 2021, Collection Histoire, 978-2-87457-124-4</w:t>
+              <w:t xml:space="preserve">Histoire d'objets extra-européens : collecte, appropriation, médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’Institut de recherches historiques du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Histoire et littérature du Septentrion (IRHiS), 9782490296378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351120v1</w:t>
+                <w:t xml:space="preserve">hal-03351110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du devenir des manuscrits du Rgveda en Europe au XVIIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Topographie boréale et topologie boréaliste chez Pierre-Daniel Huet (1630-1721)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lux philologiae: l'essor de la philologie au XVIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-54, 2021, Bibliothèque des Lumières, 978-2-600-06262-6</w:t>
+              <w:t xml:space="preserve">Topographies boréales: explorateurs, pionniers et aventuriers en quête du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, revue d'Etudes germaniques, Klincksieck, pp.55-63, 2021, Études germaniques, 9782252045466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351126v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper Alfaric, Sylvain Lévi et le premier musée asiatique de Strasbourg durant les Années folles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Viśeṣāvaśyaka-bhāṣya-vṛtti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire d'objets extra-européens : collecte, appropriation, médiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orient inattendu - Du Rhin à l'Indus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l’Institut de recherches historiques du Septentrion</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03351110v1</w:t>
+                <w:t xml:space="preserve">hal-03351123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme et saṃsāra dans la Centurie de l’amour (Śṛṅgāraśataka) de Bhartṛhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations sentimentales en contextes orientaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2462,303 +2462,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du mont Potala au mythe du Déluge dans l'&amp;quot;Asia Polyglotta&amp;quot; de J. Klaproth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Langues orientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dieux, génies, anges et démons dans les cultures orientales et florilegium indiae orientalis Jean-Marie Verpoorten in honorem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, , pp.185-195, 2017, Acta Orientalia Belgica, 9782960101270</w:t>
+              <w:t xml:space="preserve">1880-1930: dictionnaire culturel de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.308-309, 2017, 978-2-86820-988-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351122v1</w:t>
+                <w:t xml:space="preserve">hal-03351114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire comparée des religions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Du mont Potala au mythe du Déluge dans l'&amp;quot;Asia Polyglotta&amp;quot; de J. Klaproth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1880-1930: dictionnaire culturel de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.251-253, 2017, 978-2-86820-988-7</w:t>
+              <w:t xml:space="preserve">Dieux, génies, anges et démons dans les cultures orientales et florilegium indiae orientalis Jean-Marie Verpoorten in honorem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, , pp.185-195, 2017, Acta Orientalia Belgica, 9782960101270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351109v1</w:t>
+                <w:t xml:space="preserve">hal-03351122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des manuscrits indiens sur feuilles de palme (14e-15e siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Histoire comparée des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trésors des bibliothèques et archives d'Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nuée bleue, pp.76-77, 2017, 978-2-8099-1456-6</w:t>
+              <w:t xml:space="preserve">1880-1930: dictionnaire culturel de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.251-253, 2017, 978-2-86820-988-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351121v1</w:t>
+                <w:t xml:space="preserve">hal-03351109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues orientales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des manuscrits indiens sur feuilles de palme (14e-15e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1880-1930: dictionnaire culturel de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.308-309, 2017, 978-2-86820-988-7</w:t>
+              <w:t xml:space="preserve">Trésors des bibliothèques et archives d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuée bleue, pp.76-77, 2017, 978-2-8099-1456-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351114v1</w:t>
+                <w:t xml:space="preserve">hal-03351121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2834,51 +2834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC8B1CBC"/>
+    <w:nsid w:val="BB7982FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3065,51 +3065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-ducoeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067236731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duc&#339;ur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9988" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaufils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buchholzer-Remy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Donnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laboulais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Redard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swennen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05515097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05515224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mauboussin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05515422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05515471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blancheti&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Di Costanzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/datasheet/82294/datasheet_265466.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irhis/6179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/18211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-ducoeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067236731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duc&#339;ur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9371" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaufils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buchholzer-Remy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Donnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laboulais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Redard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swennen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05515097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05515224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mauboussin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05515422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05515471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blancheti&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Di Costanzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/datasheet/82294/datasheet_265466.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irhis/6179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pus/18211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>