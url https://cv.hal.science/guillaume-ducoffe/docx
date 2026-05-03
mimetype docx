--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -932,174 +932,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of interval models for computing graph centralities</w:t>
+                <w:t xml:space="preserve">A variation of Boolean distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Technology and Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin mathématique de la Société des Sciences mathématiques de Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65(113) (4), pp.405-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906922v1</w:t>
+                <w:t xml:space="preserve">hal-03876902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variation of Boolean distance</w:t>
+                <w:t xml:space="preserve">The power of interval models for computing graph centralities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin mathématique de la Société des Sciences mathématiques de Roumanie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romanian Journal of Information Technology and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33436/v32i4y202203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876902v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Centrality Computations Within Bounded Clique-Width Graphs</w:t>
               </w:r>
@@ -4953,209 +4953,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Matching in almost linear time on graphs of bounded clique-width</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast deterministic algorithms for computing all eccentricities in (hyperbolic) Helly graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feodor F Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather M Guarnera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Parameterized and Exact Computation (IPEC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lisbon (virtual event), Portugal. </w:t>
+              <w:t xml:space="preserve">Algorithms and Data Structures 17th International Symposium (WADS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Halifax, Nova Scotia (Virtual Event), Canada. pp.300-314, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2021.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-83508-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445479v1</w:t>
+                <w:t xml:space="preserve">hal-03315928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast deterministic algorithms for computing all eccentricities in (hyperbolic) Helly graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Matching in almost linear time on graphs of bounded clique-width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heather M Guarnera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Data Structures 17th International Symposium (WADS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Halifax, Nova Scotia (Virtual Event), Canada. pp.300-314, </w:t>
+              <w:t xml:space="preserve">16th International Symposium on Parameterized and Exact Computation (IPEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbon (virtual event), Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-83508-8_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2021.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315928v1</w:t>
+                <w:t xml:space="preserve">hal-03445479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On computing the average distance for some chordal-like graphs</w:t>
               </w:r>
@@ -7872,51 +7872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F Dragan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Guarnera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01223-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-023-10153-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33436/v34i1y202406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281128v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coulomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.12544" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dissaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nivelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33436/v32i4y202203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01015-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00999-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.07.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22754" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M136551X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03696264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chaintreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-022-10089-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307397v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chepoi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F. Dragan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakeem Mohammed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00107-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.12.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00657-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Marinescu-Ghemeci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aguirre-Guerrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fabrega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Vila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Leitert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059837" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.01.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394201v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Suchan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.02.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1034039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220132v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104634v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830914500128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954787" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01729748v6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.70" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2024.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2022.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2022.15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.43" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83508-8_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.44" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_25" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SOSA.2019.12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.44" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03373614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955985v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.144" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Obreja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozica Maria Tache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2018.00033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.122" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.176" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44543-4_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53354-3_3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144787v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Geambasu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#233;cuyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lecuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Papancea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofilos Petsios" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745896" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05090989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F Dragan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Guarnera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01223-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-023-10153-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33436/v34i1y202406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281128v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coulomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.12544" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dissaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nivelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906922v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33436/v32i4y202203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01015-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00999-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.07.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22754" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M136551X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03696264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chaintreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-022-10089-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307397v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chepoi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F. Dragan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakeem Mohammed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00107-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.12.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00657-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Marinescu-Ghemeci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aguirre-Guerrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fabrega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Vila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Leitert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059837" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.01.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394201v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Suchan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.02.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1034039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220132v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104634v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830914500128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954787" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01729748v6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.70" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2024.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2022.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2022.15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.43" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83508-8_22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.15" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.44" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_25" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SOSA.2019.12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.44" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03373614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955985v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.144" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Obreja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozica Maria Tache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2018.00033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.122" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.176" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44543-4_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53354-3_3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144787v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Geambasu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#233;cuyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lecuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Papancea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofilos Petsios" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745896" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05090989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>