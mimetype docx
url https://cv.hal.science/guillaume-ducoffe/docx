--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -932,330 +932,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variation of Boolean distance</w:t>
+                <w:t xml:space="preserve">Optimal Centrality Computations Within Bounded Clique-Width Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin mathématique de la Société des Sciences mathématiques de Roumanie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-01015-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876902v1</w:t>
+                <w:t xml:space="preserve">hal-03746312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of interval models for computing graph centralities</w:t>
+                <w:t xml:space="preserve">Maximum Matching in Almost Linear Time on Graphs of Bounded Clique-Width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Technology and Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-00999-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33436/v32i4y202203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03906922v1</w:t>
+                <w:t xml:space="preserve">hal-03712098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Centrality Computations Within Bounded Clique-Width Graphs</w:t>
+                <w:t xml:space="preserve">A variation of Boolean distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin mathématique de la Société des Sciences mathématiques de Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65(113) (4), pp.405-419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-01015-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03746312v1</w:t>
+                <w:t xml:space="preserve">hal-03876902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Matching in Almost Linear Time on Graphs of Bounded Clique-Width</w:t>
+                <w:t xml:space="preserve">The power of interval models for computing graph centralities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Romanian Journal of Information Technology and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-00999-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33436/v32i4y202203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712098v1</w:t>
+                <w:t xml:space="preserve">hal-03906922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentricity queries and beyond using hub labels</w:t>
               </w:r>
@@ -1599,125 +1599,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A story of diameter, radius and (almost) Helly property</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Approximation and Exact Computation of Negative Curvature Parameters of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chepoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feodor F. Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhakeem Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (3), pp.856-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-019-00107-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969188v1</w:t>
+                <w:t xml:space="preserve">hal-02149991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Diameter Computation within Split Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1736,288 +1788,236 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.6422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307397v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster Approximation Algorithms for Computing Shortest Cycles on Weighted Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (2), pp.953-969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/20M1330415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Approximation and Exact Computation of Negative Curvature Parameters of Graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A story of diameter, radius and (almost) Helly property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feodor F Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (3), pp.435-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-019-00107-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02149991v1</w:t>
+                <w:t xml:space="preserve">hal-02969188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a pruned modular decomposition for Maximum Matching algorithms on some graph classes</w:t>
               </w:r>
@@ -2179,629 +2179,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Computing Treebreadth</w:t>
+                <w:t xml:space="preserve">On the (di)graphs with (directed) proper connection number two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Legay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+                <w:t xml:space="preserve">Ruxandra Marinescu-Ghemeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (6), pp.1574-1600. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.203-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00657-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528905v1</w:t>
+                <w:t xml:space="preserve">hal-02179551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (di)graphs with (directed) proper connection number two</w:t>
+                <w:t xml:space="preserve">On the Complexity of Computing Treebreadth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Marinescu-Ghemeci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Popa</w:t>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 281, pp.203-215. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (6), pp.1574-1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00657-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179551v1</w:t>
+                <w:t xml:space="preserve">hal-02528905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-FPT algorithms for bounded clique-width graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Time Complexity Algorithms for Path Computation in Cayley Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Aguirre-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Fabrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3310228⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.218-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152971v1</w:t>
+                <w:t xml:space="preserve">hal-01973608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding cut-vertices in the square roots of a graph</w:t>
+                <w:t xml:space="preserve">Equivalence between pathbreadth and strong pathbreadth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Leitert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 257, pp.158-174</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 262, pp.185-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948839v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Time Complexity Algorithms for Path Computation in Cayley Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding cut-vertices in the square roots of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 259, pp.218-225. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 257, pp.158-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973608v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence between pathbreadth and strong pathbreadth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P-FPT algorithms for bounded clique-width graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arne Leitert</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 262, pp.185-188. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.1-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3310228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055113v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy computation of eccentricity approximating trees</w:t>
               </w:r>
@@ -2967,313 +2967,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Decomposition by Clique Separators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+                <w:t xml:space="preserve">On interval number in cycle convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Suchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1059837⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 20 no. 1 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753324v1</w:t>
+                <w:t xml:space="preserve">hal-01394201v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short note on the complexity of computing strong pathbreadth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Decomposition by Clique Separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2018.01.005⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.682 - 694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1059837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735826v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interval number in cycle convexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A short note on the complexity of computing strong pathbreadth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol Suchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vol. 20 no. 1 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.56-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394201v4</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On distance-preserving elimination orderings in graphs: Complexity and algorithms</w:t>
               </w:r>
@@ -3578,417 +3578,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Approximate Treewidth, Use Treelength!</w:t>
+                <w:t xml:space="preserve">On the hyperbolicity of bipartite graphs and intersection graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (3), pp.13. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.187-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1034039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348965v1</w:t>
+                <w:t xml:space="preserve">hal-01220132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hyperbolicity of bipartite graphs and intersection graphs</w:t>
+                <w:t xml:space="preserve">To Approximate Treewidth, Use Treelength!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 214, pp.187-195. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1034039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220132v2</w:t>
+                <w:t xml:space="preserve">hal-01348965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian and Hamiltonian dicycles in directed hypergraphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+                <w:t xml:space="preserve">Recognition of C4-free and 1/2-hyperbolic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 06, pp.1450012. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.1601-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793830914500128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/140954787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104634v2</w:t>
+                <w:t xml:space="preserve">hal-01070768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of C4-free and 1/2-hyperbolic graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+                <w:t xml:space="preserve">Eulerian and Hamiltonian dicycles in directed hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (3), pp.1601-1617. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 06, pp.1450012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140954787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793830914500128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070768v1</w:t>
+                <w:t xml:space="preserve">hal-01104634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonicity of large generalized de Bruijn cycles</w:t>
               </w:r>
@@ -4084,51 +4084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certificates in P and Subquadratic-Time Computation of Radius, Diameter, and all Eccentricities in Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feodor F. Dragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,209 +4953,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast deterministic algorithms for computing all eccentricities in (hyperbolic) Helly graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Matching in almost linear time on graphs of bounded clique-width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heather M Guarnera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Data Structures 17th International Symposium (WADS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Halifax, Nova Scotia (Virtual Event), Canada. pp.300-314, </w:t>
+              <w:t xml:space="preserve">16th International Symposium on Parameterized and Exact Computation (IPEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbon (virtual event), Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-83508-8_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2021.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315928v1</w:t>
+                <w:t xml:space="preserve">hal-03445479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Matching in almost linear time on graphs of bounded clique-width</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast deterministic algorithms for computing all eccentricities in (hyperbolic) Helly graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feodor F Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather M Guarnera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Parameterized and Exact Computation (IPEC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lisbon (virtual event), Portugal. </w:t>
+              <w:t xml:space="preserve">Algorithms and Data Structures 17th International Symposium (WADS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Halifax, Nova Scotia (Virtual Event), Canada. pp.300-314, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2021.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-83508-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445479v1</w:t>
+                <w:t xml:space="preserve">hal-03315928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On computing the average distance for some chordal-like graphs</w:t>
               </w:r>
@@ -5386,183 +5386,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 4-Steiner Root Problem</w:t>
+                <w:t xml:space="preserve">A new application of Orthogonal Range Searching for computing Giant Graph Diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vall de Nuria, Spain. pp.14-26, </w:t>
+              <w:t xml:space="preserve">2nd Symposium on Simplicity in Algorithms (SOSA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, CA, United States. pp.12:1-12:7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30786-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.SOSA.2019.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290671v1</w:t>
+                <w:t xml:space="preserve">hal-01974190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new application of Orthogonal Range Searching for computing Giant Graph Diameters</w:t>
+                <w:t xml:space="preserve">The 4-Steiner Root Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Simplicity in Algorithms (SOSA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, CA, United States. pp.12:1-12:7, </w:t>
+              <w:t xml:space="preserve">45th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vall de Nuria, Spain. pp.14-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/OASIcs.SOSA.2019.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30786-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974190v1</w:t>
+                <w:t xml:space="preserve">hal-02290671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster approximation algorithms for computing shortest cycles on weighted graphs</w:t>
               </w:r>
@@ -5721,103 +5721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Approximation and Exact Computation of Negative Curvature Parameters of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chepoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feodor F. Dragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhakeem Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Computational Geometry (SoCG 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.22, </w:t>
@@ -5959,51 +5959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal Graphs with respect to the Modified First Zagreb Connection Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxandra Marinescu-Ghemeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Obreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,282 +6161,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+                <w:t xml:space="preserve">How long does it take for all users in a social network to choose their communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Chaintreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Popa</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Maddalena, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676187v1</w:t>
+                <w:t xml:space="preserve">hal-01780627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How long does it take for all users in a social network to choose their communities?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Chaintreau</w:t>
+                <w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, New Orleans, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975031.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780627v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal Graphs with respect to the Modified First Zagreb Connection Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxandra Marinescu-Ghemeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Obreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6572,408 +6572,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach for lower-bounding the distortion in any Hyperbolic embedding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the (di)graphs with (directed) proper connection number two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Marinescu-Ghemeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCOMB'17 -- The European Conference on Combinatorics, Graph Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.293 - 299, </w:t>
+              <w:t xml:space="preserve">IX Latin and American Algorithms, Graphs and Optimization Symposium (LAGOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.237 - 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.06.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573042v1</w:t>
+                <w:t xml:space="preserve">hal-01625042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (di)graphs with (directed) proper connection number two</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple approach for lower-bounding the distortion in any Hyperbolic embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Latin and American Algorithms, Graphs and Optimization Symposium (LAGOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.237 - 242, </w:t>
+              <w:t xml:space="preserve">EUROCOMB'17 -- The European Conference on Combinatorics, Graph Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.293 - 299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625042v1</w:t>
+                <w:t xml:space="preserve">hal-01573042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Computing Treebreadth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens entre symétries et étirements de routages dans les réseaux d'interconnexions de centres de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Workshop on Combinatorial Algorithms, IWOCA 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354996v1</w:t>
+                <w:t xml:space="preserve">hal-01302470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre symétries et étirements de routages dans les réseaux d'interconnexions de centres de données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Complexity of Computing Treebreadth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Workshop on Combinatorial Algorithms, IWOCA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Helsinki, Finland. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44543-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302470v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parallel Complexity of Coloring Games</w:t>
               </w:r>
@@ -7872,51 +7872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F Dragan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Guarnera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01223-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-023-10153-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33436/v34i1y202406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281128v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coulomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.12544" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dissaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nivelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906922v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33436/v32i4y202203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01015-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00999-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.07.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22754" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M136551X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03696264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chaintreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-022-10089-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307397v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330415" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chepoi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F. Dragan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakeem Mohammed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00107-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.12.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00657-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Marinescu-Ghemeci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aguirre-Guerrero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fabrega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Vila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Leitert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059837" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.01.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394201v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Suchan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.02.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1034039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220132v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104634v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830914500128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954787" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01729748v6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.70" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2024.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2022.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2022.15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.43" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83508-8_22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.15" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.44" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_25" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SOSA.2019.12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.44" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03373614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955985v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.144" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Obreja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozica Maria Tache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2018.00033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.122" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.176" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44543-4_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53354-3_3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144787v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Geambasu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#233;cuyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lecuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Papancea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofilos Petsios" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745896" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05090989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F Dragan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Guarnera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01223-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-023-10153-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23170" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33436/v34i1y202406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281128v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coulomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.12544" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dissaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nivelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01015-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00999-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33436/v32i4y202203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.07.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22754" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M136551X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03696264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chaintreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-022-10089-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chepoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F. Dragan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakeem Mohammed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00107-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307397v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6422" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.12.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Marinescu-Ghemeci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00657-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aguirre-Guerrero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fabrega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Vila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Leitert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310228" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394201v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Suchan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059837" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.01.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.02.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220132v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1034039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104634v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830914500128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01729748v6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.70" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2024.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2022.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2022.15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.43" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83508-8_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.44" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_25" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SOSA.2019.12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.44" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03373614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955985v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.144" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Obreja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozica Maria Tache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2018.00033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.122" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.176" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.041" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302470v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44543-4_1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53354-3_3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144787v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Geambasu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#233;cuyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lecuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Papancea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofilos Petsios" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745896" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05090989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>